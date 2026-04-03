--- v0 (2025-11-17)
+++ v1 (2026-04-03)
@@ -54,999 +54,999 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/76/projeto_de_emenda_modificativa_-_secretaria.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/76/projeto_de_emenda_modificativa_-_secretaria.pdf</t>
   </si>
   <si>
     <t>Inclui o artigo 7º ao Projeto de Lei nº 031/2018</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/7/003.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/7/003.pdf</t>
   </si>
   <si>
     <t>Verifique uma maneira de reabrir a escola de informática Profesta  Samuel.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/6/004.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/6/004.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de viabilizar a troca da piscina no Centro do Idoso Ives Furlan</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo, Mauro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/8/005.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/8/005.pdf</t>
   </si>
   <si>
     <t>Verifique junto aso Deputados conseguir a liberação de recursos para a Construção de um Centro Comunitário no Conjunto Canaã</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/9/006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/9/006.pdf</t>
   </si>
   <si>
     <t>que se faça lombada na Rua Lázaro Conrado no Conjunto Nova Itália, nas proximidades da residência do senhor Claudemir Scocca.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Jose Aparecido de Souza, Marcos, Sidnei</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/10/007.pdf</t>
+    <t>Zezinho, Marcos, Sidnei</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/10/007.pdf</t>
   </si>
   <si>
     <t>Determine ao setor competente que adquira um bebedouro para a Secretaria da Ação Social</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>Moises, Israel Aparecido Jesus, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/11/008.pdf</t>
+    <t>Moises, Israel, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/11/008.pdf</t>
   </si>
   <si>
     <t>Coloque tampa nas galerias pluviais sentido Conjunto Primavera</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/12/009.pdf</t>
+    <t>Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/12/009.pdf</t>
   </si>
   <si>
     <t>Que uma atendente de enfermagem atenda na farmácia do Hospital Santa Terezinha de Sabáudia após o horário comercial</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/13/010.pdf</t>
+    <t>Marcos, Sidnei, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/13/010.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho eletrocardiograma para o Hospital Santa Terezinha</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Sidnei, Jose Aparecido de Souza, Marcos</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/14/011.pdf</t>
+    <t>Sidnei, Marcos, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/14/011.pdf</t>
   </si>
   <si>
     <t>Coloque bebedouro Industrial no Colégio Domoacir Coelho</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/15/012.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/15/012.pdf</t>
   </si>
   <si>
     <t>Que faça o forro do refeitório da escola Domoacir Coelho</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/16/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/16/013.pdf</t>
   </si>
   <si>
     <t>Que faça uma entrada coberta no colégio Domoacir Coelho e CMEI Pequeno Polegar</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/17/014.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/17/014.pdf</t>
   </si>
   <si>
     <t>Possibilidade de aumentar a cozinha ou fazer uma lavanderia na escola Domoacir Coelho</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/18/015.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/18/015.pdf</t>
   </si>
   <si>
     <t>Verifique a possibilidade de fazer uma drenagem de água na escola Domoacir Coelho</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/19/016.pdf</t>
+    <t>Israel, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/19/016.pdf</t>
   </si>
   <si>
     <t>Faça rebaixamento de rede de energia em frente e na totalidade da extensão da Empresa New Ceval.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Marcos, Jose Aparecido de Souza, Sidnei</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/20/018.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/20/018.pdf</t>
   </si>
   <si>
     <t>Possibilidade de aumentar o espaço da sala de fisioterapia e melhorar a ventilação do local com ar condicionado ou ventiladores</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/21/019.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/21/019.pdf</t>
   </si>
   <si>
     <t>Manutenção no quebra mola em frente ao Hospital Santa Terezinha de Sabáudia</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/22/020.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/22/020.pdf</t>
   </si>
   <si>
     <t>Possibilidade de fazer uma manutenção e recape, e se possível a implantação do meio fio na Rua Argemiro Molinari</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/24/022.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/24/022.pdf</t>
   </si>
   <si>
     <t>Que se faça uma reforma no Campo de maia do conjunto América Sabóia</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marcos, Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/25/023.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/25/023.pdf</t>
   </si>
   <si>
     <t>Que se faça implantação de uma escola de futebol em nosso município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/26/024.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/26/024.pdf</t>
   </si>
   <si>
     <t>Que se possa dar continuidade da calçada ecológica em volta do cemitério municipal</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/27/025.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/27/025.pdf</t>
   </si>
   <si>
     <t>Solicitando que se faça a poda das árvores que compõem a arborização do nosso município, em especial na Rua João Manueira Garcia onde existe uma grande concentração de árvores</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/4/mauro_02_melhorias_estrada.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/4/mauro_02_melhorias_estrada.doc</t>
   </si>
   <si>
     <t>Que se faça a manutenção da estrada que atravessa as propriedades do senhor Eduardo Sudak, Nivaldo Tretene e Felix Skraba</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/28/026.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/28/026.pdf</t>
   </si>
   <si>
     <t>Possibilidade de fazer uma lombada na Rua Inglaterra próximo a casa de número 14, no Jardim das Acácias</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mauro, Moises</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/29/028.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/29/028.pdf</t>
   </si>
   <si>
     <t>Que providencie com a máxima urgência a capitação da água do Conjunto Primavera e Avenida campos Salles que desce toda a água para a Rua das Flores.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/30/029.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/30/029.pdf</t>
   </si>
   <si>
     <t>Que faça com urgência a instalação de uma travessia elevada entre a calçada da lotérica e da farmácia Droga Mais, Rua Jácomo Valério esquina com a praça da bandeira.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/31/030.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/31/030.pdf</t>
   </si>
   <si>
     <t>Faça micro pavimentação asfáltica e o meio fio na Rua Argemiro Molinari no Jardim Recreio.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/32/031.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/32/031.pdf</t>
   </si>
   <si>
     <t>Faça premiação de primeiro  ligar do torneio de 1º maio "Dia do Trabalhador" com um Fardamento e uma bola.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Marcos</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/33/032.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/33/032.pdf</t>
   </si>
   <si>
     <t>Possa ver a possibilidade de contratar uma empresa especializada para realizar a limpeza dos bueiros do município.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/34/033.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/34/033.pdf</t>
   </si>
   <si>
     <t>Abrir uma Rua nos finais da rua das Flores, Rua das Orquídeas e Rua das Plameiras no Conjunto Primavera</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/35/034.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/35/034.pdf</t>
   </si>
   <si>
     <t>Que faça manutenção da pista de caminhada na Avenida Campos Salles sentido Pr 2018, podendo assim aumentar a largura da mesma, e ainda que faça prolongamento da pista de caminhada sentido Conjunto Primavera</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/36/035.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/36/035.pdf</t>
   </si>
   <si>
     <t>Possibilidade de se fazer a iluminação Pública, Galeria Pluvial e pavimentação asfáltica da continuação das rua das Flores no Conjunto Primavera</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/37/036.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/37/036.pdf</t>
   </si>
   <si>
     <t>Possibilidade de se fazer pavimentação asfáltica do Világio das Palmeiras</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/38/037.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/38/037.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de ser fazer a iluminação pública do Parque Industrial IV</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/39/038.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/39/038.pdf</t>
   </si>
   <si>
     <t>Faça proteção em volta da quadra do Projeto Crescer Melhor</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/40/039.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/40/039.pdf</t>
   </si>
   <si>
     <t>Que se possa fazer o rebaixamento da iluminação pública da área central</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/41/040.pdf</t>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/41/040.pdf</t>
   </si>
   <si>
     <t>Providencie cortinas dentro do ônibus dos trabalhadores</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Javam, Luis Donizeti de Melo, Mauro, Moises</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/42/041.pdf</t>
+    <t>Israel, Javam, Luis Donizeti de Melo, Mauro, Moises</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/42/041.pdf</t>
   </si>
   <si>
     <t>Realize estudos de viabilidade, apresentar projeto Energia Limpa e Baixo Custo.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/43/042.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/43/042.pdf</t>
   </si>
   <si>
     <t>Faça a retirada de troncos de árvores sobre as calçadas de nossa cidade, atendendo justo pedido dos moradores.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Moises</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/44/043.pdf</t>
+    <t>Israel, Moises</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/44/043.pdf</t>
   </si>
   <si>
     <t>Fala iluminação em frente a igreja da Vila Coelho</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>Mauro, Israel Aparecido Jesus, Javam, Luis Donizeti de Melo, Moises</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/45/044.pdf</t>
+    <t>Mauro, Israel, Javam, Luis Donizeti de Melo, Moises</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/45/044.pdf</t>
   </si>
   <si>
     <t>Que realize uma pintura em frente ao destacamento da Policia Militar, indicando área de segurança com limite de velocidade de 20km/h.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/46/045.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/46/045.pdf</t>
   </si>
   <si>
     <t>Retorne o atendimento do Cirurgião Dentista no período noturno</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo, Moises</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/47/046.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/47/046.pdf</t>
   </si>
   <si>
     <t>Que faça operação tapa Buraco na rua Manoeira Garcia e na Rua Guerino Garbim.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/48/047.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/48/047.pdf</t>
   </si>
   <si>
     <t>Possam fazer mais duas salas de aula na Cmei Pequeno Polegar e Cmei Criança Feliz</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/49/048.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/49/048.pdf</t>
   </si>
   <si>
     <t>Possa fazer na rua Mário Schiavo, faixa de estacionamento para estacionar só de um lado da rua, atendendo justo pedido dos moradores.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/50/049.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/50/049.pdf</t>
   </si>
   <si>
     <t>Que se possa ver a possibilidade de arrumar a iluminação do trevo da PR 218 que dá acesso a Avenida Jácomo Valério.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/51/050.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/51/050.pdf</t>
   </si>
   <si>
     <t>Fazer melhorias com demarcação nas rampas de acesso aos Cadeirantes na Rua São Paulo em frente à igreja matriz de Sabáudia e se possível todo  local qie dificulta este acesso.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/52/051.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/52/051.pdf</t>
   </si>
   <si>
     <t>Possibilidade de fazer melhorias na estrada da Vila Rural do crédito fundiário da Vila Vitória.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/53/052.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/53/052.pdf</t>
   </si>
   <si>
     <t>Possibilidade de fazer melhorias o salão de Sussui II.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/55/054.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/55/054.pdf</t>
   </si>
   <si>
     <t>Possa fazer a sinalização do solo (pare) e também a sinalização vertical e horizontal no residencial Vibonatti I e II</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/54/053.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/54/053.pdf</t>
   </si>
   <si>
     <t>Que se possa fazer um canil municipal</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>Jose Aparecido de Souza, Vera</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/56/055.pdf</t>
+    <t>Vera, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/56/055.pdf</t>
   </si>
   <si>
     <t>Que seja igualado para 4% (quatro por cento) a todos os servidores Públicos do Municipio de Sabáudia, a porcentagem referente ao avanço anual dos salários</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/57/056.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/57/056.pdf</t>
   </si>
   <si>
     <t>Que seja concedido Vale Cesta Básica aos servidores públicos Municipais</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/59/058.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/59/058.pdf</t>
   </si>
   <si>
     <t>Possibilidade de galhos na rua Duque de Caxias e nos bairros que está afetado com este problema</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/58/057.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/58/057.pdf</t>
   </si>
   <si>
     <t>Possibilidade de obter um estabelecimento exclusivo (centro de Distribuição Merenda Escolar de Sabáudia para as escolas</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>Javam, Israel Aparecido Jesus, Luis Donizeti de Melo, Mauro, Moises</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/60/059.pdf</t>
+    <t>Javam, Israel, Luis Donizeti de Melo, Mauro, Moises</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/60/059.pdf</t>
   </si>
   <si>
     <t>Providenciado pintura da biblioteca cidadã</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/61/060.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/61/060.pdf</t>
   </si>
   <si>
     <t>Seja feia uma pequena praça no Jardim Paraíso usando os terrenos que é deixado para o município</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Javam, Mauro, Luis Donizeti de Melo, Moises</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/5/061.pdf</t>
+    <t>Israel, Javam, Mauro, Luis Donizeti de Melo, Moises</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/5/061.pdf</t>
   </si>
   <si>
     <t>Que faça o cascalhamento na estrada da margem da PR 218 que passa próximo ao aterro sanitário.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/23/021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/23/021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o reajuste salarial no valor de 8% (oito porcento)  para os servidores do município de Sabáudia.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/62/061.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/62/061.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na estrada das margens da PR 218 que passa próximo ao aterro sanitário</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/63/064.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/63/064.pdf</t>
   </si>
   <si>
     <t>Junto com o engenheiro do município, faça uma medição e um estudo na Avenida Campos Salles, vendo a possibilidade de ser feito da esquina do Mercado São Pedro (Rua Duque de Caxias) até a esquina do mercado Verona (Rua São Paulo), estacionamento na diagonal para que possa ter mais espaço para os carros.  E ainda que seja feito os espaços de carga e descarga com horário descriminado em placas, e ainda respeitando as vagas especiais.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/64/66.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/64/66.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estudar uma maneira de estacionamento de um único lado no trecho da rua São Paulo entre as Ruas Tiradentes e Rua Geraldo Caetano da Silva na quadra da Escola Neida de Assis Brasileiro</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/65/067.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/65/067.pdf</t>
   </si>
   <si>
     <t>Seja feita uma análise no poço artesiano do Bairro Pirapó, para que possa saber a qualidade daquela água</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/66/067.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/66/067.pdf</t>
   </si>
   <si>
     <t>Análise no poço artesiano do bairro Pirapó</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/67/068.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/67/068.pdf</t>
   </si>
   <si>
     <t>Possibilidade de construir uma lombada na Rua Maria Madalena Alves no Jardim Primavera</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/69/069.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/69/069.pdf</t>
   </si>
   <si>
     <t>Que inclua no calendário de festividade do nosso município a festa de peão de boadeiro.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/70/070.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/70/070.pdf</t>
   </si>
   <si>
     <t>Isentar taxa de iluminação pública, aos cidadãos acima de 65 anos  com uma só residencia, e aos portadores de necessidades especiais e as famílias que são assistidas pela Assistência Social.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/71/071.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/71/071.pdf</t>
   </si>
   <si>
     <t>Faça a pintura de faixa indicativa de proibição para veículo parado em espera entre a rua São Paulo e Avenida Presidente Campos Salles em frente à passagem elevada</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/72/072.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/72/072.pdf</t>
   </si>
   <si>
     <t>Retirada por este Público Municipal de um poste de rede em desuso no Residencial Masquette.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/73/sidnei_072_banco_da_praca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/73/sidnei_072_banco_da_praca.docx</t>
   </si>
   <si>
     <t>Reforma nos bancos da Praça Pública do Conjunto América Sabóia</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/77/074.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/77/074.pdf</t>
   </si>
   <si>
     <t>Possibilidade da unidade básica de Saúde do Conjunto Primavera se chamar HERMILINDA MANUEIRA SALVADOR</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/78/075.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/78/075.pdf</t>
   </si>
   <si>
     <t>Instalar academia ao ar Livre na Vila Vitória</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_mauro_terreno_capela.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_mauro_terreno_capela.pdf</t>
   </si>
   <si>
     <t>Certifique que os terrenos de fronte a Capela Mortuária são de propriedade da Paróquia Santa Terezinha do Menino Jesus e analise a possibilidade de se negociar esses terrenos.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/81/077.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/81/077.pdf</t>
   </si>
   <si>
     <t>Fazer iluminação Pública no Parque Industrial V, na Rua Ipê Branco - Villagio das Plameiras, na Rua São Paulo cruzamento com Rua Manoel de Brito - Centro, na Rua Valdir Fornel - Jardim Santa Clara.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/82/078.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/82/078.pdf</t>
   </si>
   <si>
     <t>Construir lombadas nas Ruas Ademar Vilella Carreira e Rua Euclides Prado no Conjunto América Sabóia</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/83/079.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/83/079.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente da municipalidade a possibilidade de fazer lombada na Vila Vitória em frente ao cartório</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/84/080.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/84/080.pdf</t>
   </si>
   <si>
     <t>Solicitar o  retorno do Dr Silvino Andrewski na atividade de pequenos procedimentos cirúrgicos</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Sidnei, Marcos</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/85/sidnei_081_garagem_para_o_hospital.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/85/sidnei_081_garagem_para_o_hospital.pdf</t>
   </si>
   <si>
     <t>Possibilidade de se fazer uma garagem para os veículos da saúde</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/86/082.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/86/082.docx</t>
   </si>
   <si>
     <t>Possibilidade de se fazer a instalação de lixeiras em frente as escolas, igrejas, posto de saúde, cemitério e também do outro lado das ruas Jácomo Valério  e da Avenida Campos Salles</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/90/83.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/90/83.pdf</t>
   </si>
   <si>
     <t>Que após parar a chuva que de uma atenção especial no conjunto Világio das Palmeiras</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Javam</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/92/084.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/92/084.pdf</t>
   </si>
   <si>
     <t>Faça reforma no Campo de Bocha da Vila Vitória</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/93/085.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/93/085.pdf</t>
   </si>
   <si>
     <t>Possibilidade da rua projetada A chamar se Manuel Camonico e a rua Projetada B chamr se Antonio Fernandes da Costa do Bairro Cidade Nova</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/94/086.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/94/086.pdf</t>
   </si>
   <si>
     <t>Melhorias em frente as duas entradas principais do centro do idoso</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/95/087.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/95/087.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estudar um veiculo de melhor conforto e adaptações para o centro do idoso</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/96/088.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/96/088.pdf</t>
   </si>
   <si>
     <t>Possibilidade de substituir o estofado de canto da capela mortuária de nosso município.</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Mauro, Israel Aparecido Jesus, Javam, Jose Aparecido de Souza, Luis Donizeti de Melo, Marcos, Moises, Sidnei, Vera</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/74/mauro_001.pdf</t>
+    <t>Mauro, Israel, Javam, Luis Donizeti de Melo, Marcos, Moises, Sidnei, Vera, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/74/mauro_001.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Diretor de operações do Paraná Cidade</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/75/mauro_002.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/75/mauro_002.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Senhor Luis Garcia Lemos</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/68/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/68/001.pdf</t>
   </si>
   <si>
     <t>Proíbe que as Empresas de Concessão de serviços públicos de água, Luz, façam o corte de fornecimento residencial de seus serviços por falta de pagamento de contas em dia específico na cidade de Sabáudia - Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_005-_isencao_de_taxa_de_concurso_para_tre.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_005-_isencao_de_taxa_de_concurso_para_tre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de valores a título em concurso público, no âmbito do Estado do Paraná, para eleitores convocados e nomeados, que tenham prestado serviço eleitoral.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_-_isencao_de_taxa_de_concurso_para_tre.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_-_isencao_de_taxa_de_concurso_para_tre.doc</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE REMEDIO NO MUNICIPIO DE SABÁUDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_006_-_banco_de_doacao_de_remedio_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_006_-_banco_de_doacao_de_remedio_1.docx</t>
   </si>
   <si>
     <t>Institui o Banco de Doação de remédios</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/87/006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/87/006.pdf</t>
   </si>
   <si>
     <t>Efetive a aplicação do código de póstura do Municipio quanto à fiscalização do Comércio Ambulante na cidade de Sabáudia.</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/88/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/88/007.pdf</t>
   </si>
   <si>
     <t>Que a empresa Viação Garcia estude sobre a possibilidade de alterar o Ponto de Parada e Captação dos usuários de transporte rodoviário do Município de Sabáudia.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo, Javam, Moises</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/89/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/89/008.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal cópia do processo da licitação da empresa que será instalada em nosso município que é a fábrica de pão de queijo.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/91/010.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/91/010.pdf</t>
   </si>
   <si>
     <t>Que o município disponibilize transporte aos trabalhadores da empresa Caemum que trabalha no turno que se inicia ás 15:30 horas e com saída ás 01:10.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1353,68 +1353,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/76/projeto_de_emenda_modificativa_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/7/003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/6/004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/8/005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/9/006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/10/007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/11/008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/12/009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/13/010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/14/011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/15/012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/16/013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/17/014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/18/015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/19/016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/20/018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/21/019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/22/020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/24/022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/25/023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/26/024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/27/025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/4/mauro_02_melhorias_estrada.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/28/026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/29/028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/30/029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/31/030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/32/031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/33/032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/34/033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/35/034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/36/035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/37/036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/38/037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/39/038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/40/039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/41/040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/42/041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/43/042.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/44/043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/45/044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/46/045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/47/046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/48/047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/49/048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/50/049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/51/050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/52/051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/53/052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/55/054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/54/053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/56/055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/57/056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/59/058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/58/057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/60/059.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/61/060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/5/061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/23/021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/62/061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/63/064.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/64/66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/65/067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/66/067.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/67/068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/69/069.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/70/070.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/71/071.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/72/072.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/73/sidnei_072_banco_da_praca.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/77/074.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/78/075.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_mauro_terreno_capela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/81/077.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/82/078.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/83/079.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/84/080.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/85/sidnei_081_garagem_para_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/86/082.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/90/83.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/92/084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/93/085.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/94/086.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/95/087.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/96/088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/74/mauro_001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/75/mauro_002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/68/001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_005-_isencao_de_taxa_de_concurso_para_tre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_-_isencao_de_taxa_de_concurso_para_tre.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_006_-_banco_de_doacao_de_remedio_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/87/006.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/88/007.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/89/008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/91/010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/76/projeto_de_emenda_modificativa_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/7/003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/6/004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/8/005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/9/006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/10/007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/11/008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/12/009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/13/010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/14/011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/15/012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/16/013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/17/014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/18/015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/19/016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/20/018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/21/019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/22/020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/24/022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/25/023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/26/024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/27/025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/4/mauro_02_melhorias_estrada.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/28/026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/29/028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/30/029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/31/030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/32/031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/33/032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/34/033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/35/034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/36/035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/37/036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/38/037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/39/038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/40/039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/41/040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/42/041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/43/042.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/44/043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/45/044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/46/045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/47/046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/48/047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/49/048.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/50/049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/51/050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/52/051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/53/052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/55/054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/54/053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/56/055.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/57/056.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/59/058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/58/057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/60/059.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/61/060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/5/061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/23/021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/62/061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/63/064.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/64/66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/65/067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/66/067.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/67/068.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/69/069.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/70/070.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/71/071.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/72/072.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/73/sidnei_072_banco_da_praca.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/77/074.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/78/075.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_mauro_terreno_capela.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/81/077.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/82/078.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/83/079.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/84/080.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/85/sidnei_081_garagem_para_o_hospital.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/86/082.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/90/83.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/92/084.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/93/085.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/94/086.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/95/087.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/96/088.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/74/mauro_001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/75/mauro_002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/68/001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_005-_isencao_de_taxa_de_concurso_para_tre.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_-_isencao_de_taxa_de_concurso_para_tre.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_006_-_banco_de_doacao_de_remedio_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/87/006.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/88/007.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/89/008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2018/91/010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="102.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="73.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1625,276 +1625,276 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H18" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="G42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>156</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H43" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>159</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>156</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
@@ -2873,51 +2873,51 @@
       </c>
       <c r="G57" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H57" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>204</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>200</v>
       </c>
       <c r="D58" t="s">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H58" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>28</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>204</v>
       </c>
       <c r="D59" t="s">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -3679,51 +3679,51 @@
       </c>
       <c r="G88" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H88" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>228</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>306</v>
       </c>
       <c r="E89" t="s">
         <v>307</v>
       </c>
       <c r="F89" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H89" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>267</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>303</v>
       </c>
       <c r="D90" t="s">
         <v>306</v>
       </c>
       <c r="E90" t="s">
         <v>307</v>
       </c>
       <c r="F90" t="s">