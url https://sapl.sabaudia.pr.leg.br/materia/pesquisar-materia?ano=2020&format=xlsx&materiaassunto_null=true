--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -54,921 +54,921 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/231/aditiva_001_-_sobre_a_dengue_1.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/231/aditiva_001_-_sobre_a_dengue_1.doc</t>
   </si>
   <si>
     <t>Altera a redação o artigo 7º e 19º do Projeto de Lei nº 009/2020</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Javam</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/233/aditiva_002_-_sobre_a_dengue_1.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/233/aditiva_002_-_sobre_a_dengue_1.doc</t>
   </si>
   <si>
     <t>Altera a redação ao artigo 11 do Projeto de Lei 009/2020</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/235/aditiva_003_-_sobre_a_dengue_1.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/235/aditiva_003_-_sobre_a_dengue_1.doc</t>
   </si>
   <si>
     <t>Altera a redação art. 8 do Projeto de Lei nº 009/2020</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/197/001_sidnei_bueiro_inteligente.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/197/001_sidnei_bueiro_inteligente.docx</t>
   </si>
   <si>
     <t>Viabilizar e implantar o modelo de bueiro inteligente em todos os pontos coletores de água pluviais no Município de Sabáudia.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/198/002_sidnei_ar_condicionado_conselho.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/198/002_sidnei_ar_condicionado_conselho.docx</t>
   </si>
   <si>
     <t>Instalação de um aparelho de ar condicionado nas depedências do Conselho Tutelar.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/199/003_sidnei_iluminacao_publica_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/199/003_sidnei_iluminacao_publica_1.docx</t>
   </si>
   <si>
     <t>Possibilidade de fazer a iluminação pública do Parque Industrial V, Rua Geraldo Caetano da Silva Próximo ao Residencial Catedral, Rua travessa José Luiz de Souza- Residencial Portal do Sol, Rua Manoel de Brito esquina com Rua João MAsquette no Residencial Masquette e na Avenida Arvelino Durante com a Rua Osvaldo Pegorim no Jardim Santa Clara</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/207/mauro_004_desmanchar_escola_bom_progresso.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/207/mauro_004_desmanchar_escola_bom_progresso.doc</t>
   </si>
   <si>
     <t>Desmanche a escola do Distrito Bom Progresso e faça uma praça e coloque uma Academia ao ar livre</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Moises</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/208/mauro_005_nome_da_quadra_bom_progresso.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/208/mauro_005_nome_da_quadra_bom_progresso.doc</t>
   </si>
   <si>
     <t>Coloque o nome da quadra Poliesportiva do Distrito Bom Progresso de QUADRA POLIESPORTIVA AMIGOS GABRIEL MARTIM DIAS MOTA e GUSTAVO HENRIQUE DE SOUZA GARCIA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/209/mauro_006_melhorias_posto_de_saude_bom_progresso.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/209/mauro_006_melhorias_posto_de_saude_bom_progresso.doc</t>
   </si>
   <si>
     <t>Faça reforma no Posto de Saúde do Distrito Bom Progresso e o conserto da cadeira odontológica</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/210/007_luis_adicional_insalubridade_auxiliar_geral.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/210/007_luis_adicional_insalubridade_auxiliar_geral.docx</t>
   </si>
   <si>
     <t>Estude a viabilidade de conceder ás auxiliares gerais o adicional de insalubridade</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/212/008_javam_nome_de_rua_lando.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/212/008_javam_nome_de_rua_lando.doc</t>
   </si>
   <si>
     <t>Colocar nome de uma rua de Rua Orlando Caburon</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/216/luis_009_fiscalizacao.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/216/luis_009_fiscalizacao.doc</t>
   </si>
   <si>
     <t>Que faça a fiscalização quanto as queimadas e aos maus tratos aos animais</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/221/010_sidnei_melhorias_da_tim.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/221/010_sidnei_melhorias_da_tim.docx</t>
   </si>
   <si>
     <t>Verificar melhorias no sinal da empresa Sinal</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/222/011_sidnei_verificar_fraudes_venda_minha_casa_minha_vida.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/222/011_sidnei_verificar_fraudes_venda_minha_casa_minha_vida.docx</t>
   </si>
   <si>
     <t>Fiscalização e apontamento aos responsáveis das situações envolvendo possíveis vendas de moradias pelo Programa Minha Casa Minha Vida</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/223/012_sidnei_programa_de_descarte_de_entulhos.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/223/012_sidnei_programa_de_descarte_de_entulhos.docx</t>
   </si>
   <si>
     <t>Divilgue o programa de conscientização do descarte de entulho referente às pequenas obras</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/224/013_sidnei_reducao_de_velocidade_santa_luzia.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/224/013_sidnei_reducao_de_velocidade_santa_luzia.docx</t>
   </si>
   <si>
     <t>Instalação de dispositivos de redutor de velocidade ao longo da Rua Santa Luzia</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/225/014_sidnei_retirada_barracao_construtora_bizantina.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/225/014_sidnei_retirada_barracao_construtora_bizantina.docx</t>
   </si>
   <si>
     <t>Possibilidade da retirada do antigo barracão da Construtora Bizantina Engenharia</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/226/015_sidnei_curso_primeiros_socorros.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/226/015_sidnei_curso_primeiros_socorros.docx</t>
   </si>
   <si>
     <t>Tomar medidas com o objetivo de fornecer curso de primeiros socorros aos professores de educação física, motorista de ambulância e de transporte escolar</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/241/sidnei_16_torneiras_eletricas.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/241/sidnei_16_torneiras_eletricas.doc</t>
   </si>
   <si>
     <t>Determine a secretaria competente estudos para instalação de torneiras elétricas nas cozinhas</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/242/sidnei_017_redutor_de_velocidade.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/242/sidnei_017_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>Instalação de dispositivo de redução de velocidade ao longo da Avenida Jerusalém</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/243/sidnei_018_ar_condicionado_agencia_do_trabalhador.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/243/sidnei_018_ar_condicionado_agencia_do_trabalhador.docx</t>
   </si>
   <si>
     <t>Proceder instalação de um aparelho de ar-condicionado nas depedencias da Agência do Trabalhador</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/244/israel_19_calcadas.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/244/israel_19_calcadas.doc</t>
   </si>
   <si>
     <t>Continuidade nas calçadas que fzeram na localidade da Unidade de Saúde do Conjunto Primvavera até o Eldorado</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/249/020_mauro_-_suspensao_consignado.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/249/020_mauro_-_suspensao_consignado.docx</t>
   </si>
   <si>
     <t>Estude a viabilidade de suspensão dos descontos de empréstimos consignados</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/250/021_mauro_-_compra_epis.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/250/021_mauro_-_compra_epis.docx</t>
   </si>
   <si>
     <t>Indica que estude a viabilidade da compra de equipamentos de EPIS para os servidores da saúde e distribuição de máscara para a população do Município de Sabáudia em decorrência do surto Coronavirus</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/264/moises_022_limpeza_primavera.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/264/moises_022_limpeza_primavera.doc</t>
   </si>
   <si>
     <t>Limpeza no conjunto Primavera</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/267/alterar_plano_diretor_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/267/alterar_plano_diretor_indicacao.pdf</t>
   </si>
   <si>
     <t>A necessidade de mudar o Plano Diretor na lei 129/2010 em seu art. 12 § 5 - H</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/268/024_jose_lugar_de_oracao_no_cuzeiro_do_cemiterio.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/268/024_jose_lugar_de_oracao_no_cuzeiro_do_cemiterio.docx</t>
   </si>
   <si>
     <t>Que seja construido um ambiente de orações e celebrções para nossos entes queridos próximo ao cruzeiro do cemiério municipal de Sabáudia.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/274/luis_025_travessia_elevada.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/274/luis_025_travessia_elevada.docx</t>
   </si>
   <si>
     <t>Instalação de uma travessia elevada em frente ao CEMEI Pequeno Polegar</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/275/026_cecado_em_volta_dos_parquinhos.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/275/026_cecado_em_volta_dos_parquinhos.docx</t>
   </si>
   <si>
     <t>Construir um cercado em volta do parquinho de areia localizado na Avenida Jerusalém no residencial Canaa</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/276/jose_027__sinalizacao_posto_de_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/276/jose_027__sinalizacao_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Placas indicatvas de sinalização de velocidade na Avenida Campos Salles saída para Astorga</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/277/jose_028_limpeza.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/277/jose_028_limpeza.docx</t>
   </si>
   <si>
     <t>Limpeza e pintura no meio dio na Avenida Jácomo Valerio</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/278/jose_029_sinalizacao_bairro.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/278/jose_029_sinalizacao_bairro.docx</t>
   </si>
   <si>
     <t>Colocar placa indicativa de sinalização de redução de velocidade 10 km na rua Argemiro Salvador</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/279/jose_030_asfalto.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/279/jose_030_asfalto.docx</t>
   </si>
   <si>
     <t>Ampliar com um complemento asfáltico na avenida Arvelino Durante do Parque Industrial de Sabáudia, entrada para o bairro Jardim Santa Clara</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/280/israel_031lombada.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/280/israel_031lombada.docx</t>
   </si>
   <si>
     <t>Construa lombada na rua Francisco Nicastro</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/245/decreto_legislativo_001_mudanca_camara.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/245/decreto_legislativo_001_mudanca_camara.doc</t>
   </si>
   <si>
     <t>Dispõe sobre novo local de funcionamento da Secretaria da Câmara Municipal de Sabáudia e das Sessões Legislativas</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/202/sidnei_lei_001_feira_da_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/202/sidnei_lei_001_feira_da_saude.docx</t>
   </si>
   <si>
     <t>Institui no âmbito do Município, a Feira Municipal de Saúde</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/200/sidnei_lei_001_feira_da_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/200/sidnei_lei_001_feira_da_saude.docx</t>
   </si>
   <si>
     <t>Institui no âmbito do Município, a Feira Municipal de Saúde.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/201/sidnei_lei_001_feira_da_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/201/sidnei_lei_001_feira_da_saude.docx</t>
   </si>
   <si>
     <t>Institui no âmbito do Município a Feira Municipal da Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/214/001_dengue.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/214/001_dengue.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Prevenção e Combate ao mosquito Aedes Aegypti, transmissor da dengue, zika vírus e chikingunya</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/215/002_criacao_doadores_de_sangue.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/215/002_criacao_doadores_de_sangue.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cadastro geral de servidores públicos municipais doadores de sangue</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/220/003_alinhamento_e_retirada_de_fios_eletricos.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/220/003_alinhamento_e_retirada_de_fios_eletricos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia eletrica e dá outras providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Vera</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_no_005.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_no_005.docx</t>
   </si>
   <si>
     <t>Altera o inciso V do artigo 53 e Inciso VII do artigo 56 da Lei nº 32/93, estatuto do Regime único dos Servidores públicos Civis do Município de Sabáudia</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_006-_recomposicao_inflacao_salarial_2020_servidores.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_006-_recomposicao_inflacao_salarial_2020_servidores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual dos servidores da Câmara Municipal de Sabáudia, para fins de recomposição da perda do seu poder aquisitivo</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/247/projeto-de-lei_007recomposicao-salarial-2020_vereadores.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/247/projeto-de-lei_007recomposicao-salarial-2020_vereadores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a a concessão da Revisão Geral e Anual do Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais de Sabáudia</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/257/projeto_de_lei_08__alteracao_orcamento_para_incluir_o_fundo.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/257/projeto_de_lei_08__alteracao_orcamento_para_incluir_o_fundo.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/261/009_fixacao_de_placa_p_oba_paralisada.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/261/009_fixacao_de_placa_p_oba_paralisada.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação de placa informativa em obra pública municipal paralisada contendo, de forma resumida a exposição dos motivos de interrupção.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/265/parecer_011-2020_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/265/parecer_011-2020_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da adoção de treinamento em primeiros socorros aos profissionais da rede escolar em todo o municipio de Sabáudia</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_010-_dispoe_sobre_o_plano_de_evacuacao_das_escolas_publicas_e_privadas_no_ambito_do_municipio_de_sabaudia_.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_010-_dispoe_sobre_o_plano_de_evacuacao_das_escolas_publicas_e_privadas_no_ambito_do_municipio_de_sabaudia_.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de evacuação</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/266/altera_regimento_interno_art_248.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/266/altera_regimento_interno_art_248.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 248, o qual será acrescentado o  4º da Resolução nº 02/1992 (Regimento Interno da Câmara de Vereadores)</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/203/sidnei_lei_001_feira_da_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/203/sidnei_lei_001_feira_da_saude.docx</t>
   </si>
   <si>
     <t>Feira de saúde</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/204/sidnei_002_pintura__predios_municipais.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/204/sidnei_002_pintura__predios_municipais.docx</t>
   </si>
   <si>
     <t>uso das cores do municipio de Sabáudia nas pinturas dos prédios municipais</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/219/sidnei_lei_003_banco_materiais_ortopedicos.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/219/sidnei_lei_003_banco_materiais_ortopedicos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Municipal de materiais Ortopédicos no Município de Sabáudia</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/232/sidnei_004_cultivo_de_plantas.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/232/sidnei_004_cultivo_de_plantas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao cultivo das plantas Cintronela e Crotalária, como método natural de Combate à dengue e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/234/sidnei_004_cultivo_de_plantas.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/234/sidnei_004_cultivo_de_plantas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao cultivo das plantas Citronela e Crotolária</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/260/sidnei_lei_005_demarcacao_postes.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/260/sidnei_lei_005_demarcacao_postes.docx</t>
   </si>
   <si>
     <t>Fica autorizado o poder Executivo Municipal a promover a numeração, demarcação ou identicação dos braços dos postes com lâmpadas ou luminárias de energia que ficam acoplados junto aos postes no âmbito di Município de Sabáudia, os quais poderão receber uma numeração individualizada.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/262/sidnei_lei_006_renovacao_receitra.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/262/sidnei_lei_006_renovacao_receitra.docx</t>
   </si>
   <si>
     <t>Institui a renovação das receitas médicas para paciente com doenças crônicas previamente diagnosticas nas unidades de saúde do Municipio</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/269/sidnei_007_pre_projeto_doacao_de_sobra_de_materiais_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/269/sidnei_007_pre_projeto_doacao_de_sobra_de_materiais_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de sistema único de cadatro para doação de sobras de materuaus de construção oriundos de construotras e obras particulares para edificação de moradias para a população carente do Município de Sabáudia</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/205/sidnei_002_casa_tiao_carioca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/205/sidnei_002_casa_tiao_carioca.docx</t>
   </si>
   <si>
     <t>Esclarecimentos sobre a casa que foi tomada por permuta pelo município</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/206/sidnei_002_casa_tiao_carioca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/206/sidnei_002_casa_tiao_carioca.docx</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/211/moises_003_iluminacao_capela.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/211/moises_003_iluminacao_capela.docx</t>
   </si>
   <si>
     <t>Motivo de não fazer a iluminação da rua inteira em frente a Capela Santa Rita de Cássia</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/213/sidnei_04__areas_institucionais.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/213/sidnei_04__areas_institucionais.docx</t>
   </si>
   <si>
     <t>Quais são as áreas institucionais que se encontram no território do Município de Sabáudia</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/217/luis_06_madeira_campo_e_escola.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/217/luis_06_madeira_campo_e_escola.docx</t>
   </si>
   <si>
     <t>Informações de onde está a madeira que foi cortada aos eucaliptos no Estádio Municipal</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/218/sidnei_07_empresa_stel.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/218/sidnei_07_empresa_stel.docx</t>
   </si>
   <si>
     <t>Verificar sobre o contrato da emporesa Stel Sistemas, se o mesmo está sendo cumprido</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/227/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/227/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc</t>
   </si>
   <si>
     <t>informações dos procedimentos que estão fazendo diante da denúnica sobre a demolição e venda das madeiras da escola da Comunidade Sussuí</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/228/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/228/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/229/08__luis-_javam_venda_de_madeira_escola.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/229/08__luis-_javam_venda_de_madeira_escola.doc</t>
   </si>
   <si>
     <t>Ao presidente da comunidade Sussuí a ata elaborada na reuniao do dia 14/02/2020</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/230/010__luis-_javam_venda_lenha_arvore.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/230/010__luis-_javam_venda_lenha_arvore.doc</t>
   </si>
   <si>
     <t>Procedimentos que está sendo feito diante da denuncia sobre onde está a lenha das árvores que foram cortadas em nossa cidade</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/237/sidnei_11_informacao_stel.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/237/sidnei_11_informacao_stel.docx</t>
   </si>
   <si>
     <t>motivo da não instalação de um luminária</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/238/sidnei_12_vistoria_bombeiro.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/238/sidnei_12_vistoria_bombeiro.docx</t>
   </si>
   <si>
     <t>Cópia de vistoria do bombeiro da sala de informática</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/239/sidnei_013_notificacao_loteadora.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/239/sidnei_013_notificacao_loteadora.docx</t>
   </si>
   <si>
     <t>Proceda notificação da loteadora responsável do Residencial Catedral</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/240/sidnei_015_limpesa_de_terrene.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/240/sidnei_015_limpesa_de_terrene.docx</t>
   </si>
   <si>
     <t>Limpeza de terreno particular em área localizada entre a Rua Assunta Conrrado Viera</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_javam-_prefeito_veneno_plantacoes.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_javam-_prefeito_veneno_plantacoes.doc</t>
   </si>
   <si>
     <t>Efetive a aplicação de Código de Postura</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/251/vera_016_recurso_covid.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/251/vera_016_recurso_covid.docx</t>
   </si>
   <si>
     <t>Informação dos recursos noticiados pelo Governo Federal</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_vera.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_vera.docx</t>
   </si>
   <si>
     <t>Que seja cumprida a Lei 131/2010 - Código de Postura do Municipío de Sabáudia</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/253/sidnei_018_pintura_das_faixas.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/253/sidnei_018_pintura_das_faixas.docx</t>
   </si>
   <si>
     <t>Pintura da sinalização de transito</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/254/sidnei_019_reforma_pista_de_caminhada.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/254/sidnei_019_reforma_pista_de_caminhada.docx</t>
   </si>
   <si>
     <t>Reformar a Pista de Caminha da Avendia Campos Salles, sentido Arapongas</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/255/luis_020_tubulacao_emrpesa_valenca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/255/luis_020_tubulacao_emrpesa_valenca.docx</t>
   </si>
   <si>
     <t>Fazder tubulação na Avenida Arvelino Durante em frente a empresa Valença</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/256/luis_021_vistoria_prefeitura.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/256/luis_021_vistoria_prefeitura.docx</t>
   </si>
   <si>
     <t>Faça uma vistoria na parte externa dos fundos da prefeitura</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/258/sidnei_022_laudo_tecnico_corte_de_arvores.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/258/sidnei_022_laudo_tecnico_corte_de_arvores.docx</t>
   </si>
   <si>
     <t>Laudo técnico que comprovem a real necessidade das retiradas das árvores da praça da igreja matriz</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_javam-_prefeito_afastamento_covid.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_javam-_prefeito_afastamento_covid.doc</t>
   </si>
   <si>
     <t>Determine afastamento dos servidores do Municipio de Sabáudia classificados Grupo de Risco</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/263/moises_003_iluminacao_capela.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/263/moises_003_iluminacao_capela.docx</t>
   </si>
   <si>
     <t>Possibilidade de fazer mão única para estacionamento de mão única de estacionamento na Avenida Campos Salles e na marginal Arvelino Durante</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/270/luis-_025_sanpear.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/270/luis-_025_sanpear.doc</t>
   </si>
   <si>
     <t>Explicações da Sanepar, o porque da falata de água.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1275,68 +1275,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/231/aditiva_001_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/233/aditiva_002_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/235/aditiva_003_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/197/001_sidnei_bueiro_inteligente.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/198/002_sidnei_ar_condicionado_conselho.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/199/003_sidnei_iluminacao_publica_1.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/207/mauro_004_desmanchar_escola_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/208/mauro_005_nome_da_quadra_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/209/mauro_006_melhorias_posto_de_saude_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/210/007_luis_adicional_insalubridade_auxiliar_geral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/212/008_javam_nome_de_rua_lando.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/216/luis_009_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/221/010_sidnei_melhorias_da_tim.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/222/011_sidnei_verificar_fraudes_venda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/223/012_sidnei_programa_de_descarte_de_entulhos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/224/013_sidnei_reducao_de_velocidade_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/225/014_sidnei_retirada_barracao_construtora_bizantina.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/226/015_sidnei_curso_primeiros_socorros.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/241/sidnei_16_torneiras_eletricas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/242/sidnei_017_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/243/sidnei_018_ar_condicionado_agencia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/244/israel_19_calcadas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/249/020_mauro_-_suspensao_consignado.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/250/021_mauro_-_compra_epis.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/264/moises_022_limpeza_primavera.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/267/alterar_plano_diretor_indicacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/268/024_jose_lugar_de_oracao_no_cuzeiro_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/274/luis_025_travessia_elevada.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/275/026_cecado_em_volta_dos_parquinhos.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/276/jose_027__sinalizacao_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/277/jose_028_limpeza.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/278/jose_029_sinalizacao_bairro.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/279/jose_030_asfalto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/280/israel_031lombada.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/245/decreto_legislativo_001_mudanca_camara.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/202/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/200/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/201/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/214/001_dengue.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/215/002_criacao_doadores_de_sangue.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/220/003_alinhamento_e_retirada_de_fios_eletricos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_no_005.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_006-_recomposicao_inflacao_salarial_2020_servidores.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/247/projeto-de-lei_007recomposicao-salarial-2020_vereadores.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/257/projeto_de_lei_08__alteracao_orcamento_para_incluir_o_fundo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/261/009_fixacao_de_placa_p_oba_paralisada.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/265/parecer_011-2020_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_010-_dispoe_sobre_o_plano_de_evacuacao_das_escolas_publicas_e_privadas_no_ambito_do_municipio_de_sabaudia_.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/266/altera_regimento_interno_art_248.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/203/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/204/sidnei_002_pintura__predios_municipais.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/219/sidnei_lei_003_banco_materiais_ortopedicos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/232/sidnei_004_cultivo_de_plantas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/234/sidnei_004_cultivo_de_plantas.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/260/sidnei_lei_005_demarcacao_postes.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/262/sidnei_lei_006_renovacao_receitra.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/269/sidnei_007_pre_projeto_doacao_de_sobra_de_materiais_1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/205/sidnei_002_casa_tiao_carioca.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/206/sidnei_002_casa_tiao_carioca.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/211/moises_003_iluminacao_capela.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/213/sidnei_04__areas_institucionais.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/217/luis_06_madeira_campo_e_escola.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/218/sidnei_07_empresa_stel.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/227/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/228/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/229/08__luis-_javam_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/230/010__luis-_javam_venda_lenha_arvore.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/237/sidnei_11_informacao_stel.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/238/sidnei_12_vistoria_bombeiro.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/239/sidnei_013_notificacao_loteadora.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/240/sidnei_015_limpesa_de_terrene.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_javam-_prefeito_veneno_plantacoes.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/251/vera_016_recurso_covid.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_vera.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/253/sidnei_018_pintura_das_faixas.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/254/sidnei_019_reforma_pista_de_caminhada.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/255/luis_020_tubulacao_emrpesa_valenca.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/256/luis_021_vistoria_prefeitura.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/258/sidnei_022_laudo_tecnico_corte_de_arvores.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_javam-_prefeito_afastamento_covid.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/263/moises_003_iluminacao_capela.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/270/luis-_025_sanpear.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/231/aditiva_001_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/233/aditiva_002_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/235/aditiva_003_-_sobre_a_dengue_1.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/197/001_sidnei_bueiro_inteligente.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/198/002_sidnei_ar_condicionado_conselho.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/199/003_sidnei_iluminacao_publica_1.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/207/mauro_004_desmanchar_escola_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/208/mauro_005_nome_da_quadra_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/209/mauro_006_melhorias_posto_de_saude_bom_progresso.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/210/007_luis_adicional_insalubridade_auxiliar_geral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/212/008_javam_nome_de_rua_lando.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/216/luis_009_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/221/010_sidnei_melhorias_da_tim.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/222/011_sidnei_verificar_fraudes_venda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/223/012_sidnei_programa_de_descarte_de_entulhos.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/224/013_sidnei_reducao_de_velocidade_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/225/014_sidnei_retirada_barracao_construtora_bizantina.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/226/015_sidnei_curso_primeiros_socorros.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/241/sidnei_16_torneiras_eletricas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/242/sidnei_017_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/243/sidnei_018_ar_condicionado_agencia_do_trabalhador.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/244/israel_19_calcadas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/249/020_mauro_-_suspensao_consignado.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/250/021_mauro_-_compra_epis.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/264/moises_022_limpeza_primavera.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/267/alterar_plano_diretor_indicacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/268/024_jose_lugar_de_oracao_no_cuzeiro_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/274/luis_025_travessia_elevada.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/275/026_cecado_em_volta_dos_parquinhos.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/276/jose_027__sinalizacao_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/277/jose_028_limpeza.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/278/jose_029_sinalizacao_bairro.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/279/jose_030_asfalto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/280/israel_031lombada.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/245/decreto_legislativo_001_mudanca_camara.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/202/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/200/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/201/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/214/001_dengue.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/215/002_criacao_doadores_de_sangue.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/220/003_alinhamento_e_retirada_de_fios_eletricos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_no_005.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_006-_recomposicao_inflacao_salarial_2020_servidores.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/247/projeto-de-lei_007recomposicao-salarial-2020_vereadores.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/257/projeto_de_lei_08__alteracao_orcamento_para_incluir_o_fundo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/261/009_fixacao_de_placa_p_oba_paralisada.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/265/parecer_011-2020_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_010-_dispoe_sobre_o_plano_de_evacuacao_das_escolas_publicas_e_privadas_no_ambito_do_municipio_de_sabaudia_.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/266/altera_regimento_interno_art_248.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/203/sidnei_lei_001_feira_da_saude.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/204/sidnei_002_pintura__predios_municipais.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/219/sidnei_lei_003_banco_materiais_ortopedicos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/232/sidnei_004_cultivo_de_plantas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/234/sidnei_004_cultivo_de_plantas.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/260/sidnei_lei_005_demarcacao_postes.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/262/sidnei_lei_006_renovacao_receitra.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/269/sidnei_007_pre_projeto_doacao_de_sobra_de_materiais_1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/205/sidnei_002_casa_tiao_carioca.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/206/sidnei_002_casa_tiao_carioca.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/211/moises_003_iluminacao_capela.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/213/sidnei_04__areas_institucionais.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/217/luis_06_madeira_campo_e_escola.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/218/sidnei_07_empresa_stel.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/227/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/228/luis-_javam_-_comunidade_sussui_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/229/08__luis-_javam_venda_de_madeira_escola.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/230/010__luis-_javam_venda_lenha_arvore.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/237/sidnei_11_informacao_stel.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/238/sidnei_12_vistoria_bombeiro.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/239/sidnei_013_notificacao_loteadora.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/240/sidnei_015_limpesa_de_terrene.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/248/requerimento_javam-_prefeito_veneno_plantacoes.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/251/vera_016_recurso_covid.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_vera.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/253/sidnei_018_pintura_das_faixas.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/254/sidnei_019_reforma_pista_de_caminhada.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/255/luis_020_tubulacao_emrpesa_valenca.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/256/luis_021_vistoria_prefeitura.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/258/sidnei_022_laudo_tecnico_corte_de_arvores.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_javam-_prefeito_afastamento_covid.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/263/moises_003_iluminacao_capela.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2020/270/luis-_025_sanpear.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>