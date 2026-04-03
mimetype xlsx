--- v0 (2025-11-17)
+++ v1 (2026-04-03)
@@ -54,1981 +54,1981 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/325/aditiva_001_caminhao_pipa.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/325/aditiva_001_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO TERCEIRO AO ARTIGO  2º DO PROJETO DE LEI MUNICIPAL Nº 008/2021</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/281/001_marginal_sergio_salvador_biliu_e_leila.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/281/001_marginal_sergio_salvador_biliu_e_leila.doc</t>
   </si>
   <si>
     <t>Abertura da maarginal entre a Cocamar até a entrada do Distrito Bom Progresso</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/282/002_pavimentacao_rua_das_flores.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/282/002_pavimentacao_rua_das_flores.doc</t>
   </si>
   <si>
     <t>Faça pavimetnação asfáltica na continuação da rua das Flores ao lado do Conjunto Primavera</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/283/003_cmei_miquelina.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/283/003_cmei_miquelina.doc</t>
   </si>
   <si>
     <t>Centro Municipal de Educação Infantil Professora Miquelina Aparecida Gorzoni Manueira</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/284/004_pavimentacao_av_arvelino_durante_jose.docx</t>
+    <t>Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/284/004_pavimentacao_av_arvelino_durante_jose.docx</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Avenida Arvelino Durante</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/285/005_cobertura_hospital_jose.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/285/005_cobertura_hospital_jose.docx</t>
   </si>
   <si>
     <t>Possibilidade de fazer uma cobertura na lateral do hospital Santa Terezinha</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Jose Aparecido de Souza, Leila Regina Pavezzi</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/286/006_atendimento_farmacia.docx</t>
+    <t>Israel, Leila Regina Pavezzi, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/286/006_atendimento_farmacia.docx</t>
   </si>
   <si>
     <t>Funcionamento da farmácia do Pronto Atendimento Santa Terezinha</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Leila Regina Pavezzi</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/287/007_sucatas_vias_publicas_leila.docx</t>
+    <t>Israel, Leila Regina Pavezzi</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/287/007_sucatas_vias_publicas_leila.docx</t>
   </si>
   <si>
     <t>Que seja cumprido o art. 99 do código de Postura</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/288/008_doacao_madeira_p_ascamar_leila.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/288/008_doacao_madeira_p_ascamar_leila.docx</t>
   </si>
   <si>
     <t>Feito um estudo referente a madeira que se encontra na Ascamar</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>André Luiz da Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/289/009_linha_de_onibus_trabalhores_andre.docx</t>
+    <t>André Motorista</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/289/009_linha_de_onibus_trabalhores_andre.docx</t>
   </si>
   <si>
     <t>Retorno normal das linhas de transporte de trabalhadores de Sabáudia para Arapongas</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/291/010_meio_fio_argemiro_molinari.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/291/010_meio_fio_argemiro_molinari.docx</t>
   </si>
   <si>
     <t>Que seja construido meio fio na Rua Argemiro Molinari</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/292/011_refis.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/292/011_refis.docx</t>
   </si>
   <si>
     <t>Faça estudo referente ao REFIS, principalmente no período de implantação do novo Sistema que foi implantando na Prefeitura Municipal de Sabáudia, no período de setembro a dezembro de 2020.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/293/012_lombada_na_rua_daniel_biazon.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/293/012_lombada_na_rua_daniel_biazon.docx</t>
   </si>
   <si>
     <t>Construção de uma lombada na Rua Vereador Daniel Biazon, no Conjunto Renascer II.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Alessandra Valério, André Luiz da Silva, Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/294/013_abertura_de_rua_no_conj_primavera.doc</t>
+    <t>Alessandra Valério, André Motorista, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/294/013_abertura_de_rua_no_conj_primavera.doc</t>
   </si>
   <si>
     <t>Abertur de uma rua no final do Conjunto Primavera, onde dá acesso ao Posto de Saúde Hermelinda Manueira Salvador, e posteriormente a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alessandra Valério</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/295/014_arborizacao_academias_ao_ar_livre.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/295/014_arborizacao_academias_ao_ar_livre.docx</t>
   </si>
   <si>
     <t>Instalação de um sombite ou arborização, e iluminação adequad em todas as academias ao ar livre do municipio.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/296/015__smarthfone_posto_de_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/296/015__smarthfone_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Adquira um aparelho smarthfone coma devida linha telefonica para cada uma das UBS</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/298/016_altar_igreja.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/298/016_altar_igreja.docx</t>
   </si>
   <si>
     <t>Cobertura central aberta, Ambiente para orações e celebrações próximo ao cemitério municipal</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/299/017_parquinho_de_areia.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/299/017_parquinho_de_areia.docx</t>
   </si>
   <si>
     <t>Construir um cercado em volta do parquinho de areia loocalizado na Avenida Jerusalém no Residencial Canaã II</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/302/018_ampliacao_cmei_crianca_feliz.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/302/018_ampliacao_cmei_crianca_feliz.doc</t>
   </si>
   <si>
     <t>Viabilize a aquisição de terreno do Senhor Cláudio Madalozzo para ampliação do CMEI Criança Feliz</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/303/019_melhorias_rua_sebastiao_faustino_rosa.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/303/019_melhorias_rua_sebastiao_faustino_rosa.docx</t>
   </si>
   <si>
     <t>Incluir nova tubulação no final da Rua Lourenço Peres e melhorias na Rua Sebastião Faustino Rosa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Jose Aparecido de Souza, Keliani de Aguiar Luz, Leila Regina Pavezzi</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/304/020_iluminacao_rua_das_flores_e_capela_santa_rita.doc</t>
+    <t>Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/304/020_iluminacao_rua_das_flores_e_capela_santa_rita.doc</t>
   </si>
   <si>
     <t>Estenda a iluminação pública na Rua das Flores</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Keliani de Aguiar Luz, Leila Regina Pavezzi</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/305/021_terreno_colegio_herminia.doc</t>
+    <t>Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/305/021_terreno_colegio_herminia.doc</t>
   </si>
   <si>
     <t>Aquisição de permuta do terreno ao lado do Colégio Hermínia rolim Lupion</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/306/022_camara_para_vacinas.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/306/022_camara_para_vacinas.doc</t>
   </si>
   <si>
     <t>Aquisição de duas câmaras de conservação para imunobiologicos de 340 litros</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/307/023_consultorio_odontologico.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/307/023_consultorio_odontologico.doc</t>
   </si>
   <si>
     <t>Aquisição de dois gabinetes odontológicos</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/308/024_volta_atendimento_odontologico.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/308/024_volta_atendimento_odontologico.doc</t>
   </si>
   <si>
     <t>Retorno imediato do atendimento odontologico</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/310/025_placas_no_canaa.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/310/025_placas_no_canaa.docx</t>
   </si>
   <si>
     <t>Instale placas de nome de ruas no residencial Canaã II</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/311/026_guarda_municipal.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/311/026_guarda_municipal.docx</t>
   </si>
   <si>
     <t>Criação da Guarda Municipal em nosso município</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/312/027ginecologista.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/312/027ginecologista.docx</t>
   </si>
   <si>
     <t>Providencie com urgencia um ginecologista para nossa cidade</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/313/0268_cameras_de_seguranca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/313/0268_cameras_de_seguranca.docx</t>
   </si>
   <si>
     <t>Compra de cameras de segurança para sereem instalados em todos os prédios públicos</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Alessandra Valério, André Luiz da Silva</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/314/029_sucatas_na_garagem.docx</t>
+    <t>Alessandra Valério, André Motorista</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/314/029_sucatas_na_garagem.docx</t>
   </si>
   <si>
     <t>Cobrir sucatas da garagem municipal Donizete Messias dos Santos com lonas ou manter as carcaças de maneira que não acumule água</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/315/030_limpeza_boca_de_lobo.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/315/030_limpeza_boca_de_lobo.docx</t>
   </si>
   <si>
     <t>Limpeza de bocas de lobo soterrado na Rua Lorenzo Perez e subtituição das bocass de lobo que estão quebradas.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/316/031_dentista_noturno.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/316/031_dentista_noturno.docx</t>
   </si>
   <si>
     <t>Estudado uma maneira para contratação de um dentista noturno</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/317/032_sanepar.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/317/032_sanepar.docx</t>
   </si>
   <si>
     <t>Oficie a empresa Sanepar</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_camara_007_americo_saboia_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_camara_007_americo_saboia_1.docx</t>
   </si>
   <si>
     <t>Possibilidade de instalar ventiladores no salão municipal Conj. América Sabóia</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/327/034_caixa_de_agua.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/327/034_caixa_de_agua.docx</t>
   </si>
   <si>
     <t>Indicar que Retire uma Caixa de Água que se encontra atrás do posto de Saúde Hermelinda Salvador</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>André Luiz da Silva, Israel Aparecido Jesus, Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/328/035_pista_de_caminhada.docx</t>
+    <t>André Motorista, Israel, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/328/035_pista_de_caminhada.docx</t>
   </si>
   <si>
     <t>Indicar que de continuidade na pista de caminhado do Posto de Saúde Hermelinda Salvador até o Conjunto Eldorado</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/329/036_academia_r_livre.docx</t>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/329/036_academia_r_livre.docx</t>
   </si>
   <si>
     <t>Indica que coloque uma Academia ao Ar Livre no Conjunto Eldorado, e se possível contendo arborização e bancos para acento dos pedestres.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_ampliar_servico_de_psicologia.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_ampliar_servico_de_psicologia.docx</t>
   </si>
   <si>
     <t>Ampliação do Serviço de Psicologia no Município de Sabáudia</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>Alessandra Valério, André Luiz da Silva, Israel Aparecido Jesus</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_eldorado.docx</t>
+    <t>Alessandra Valério, André Motorista, Israel</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_eldorado.docx</t>
   </si>
   <si>
     <t>Aquisição de um parque infantil para o Residencial Eldorado, nos moldes do parque infantil da praça do conjunto América Sabóia.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_shiguero_unoki.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_shiguero_unoki.docx</t>
   </si>
   <si>
     <t>Identificação com Placa sinalizando o nome na ciclovia e pista de caminhada "Shiguero Unoki", localizada na Avenida Campos Salles, sentido a Arapongas-PR, conforme Lei Municipal nº 033/2008, de 10 de setembro de 2008.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/335/040_pccs_e_concurso_publico.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/335/040_pccs_e_concurso_publico.doc</t>
   </si>
   <si>
     <t>Indico que veja a possibilidade de se fazer um estudo sobre a implantação do Plano de Cargos, Carreiras e Salários para todos os servidores públicos concursados. Indico também, que seja feito o levantamento da necessidade do quadro de funcionários, nos setores onde há defasagem, para que seja possível a realização de Concurso Público para todas as áreas.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/337/041_cisterna_-_caixa_dagua.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/337/041_cisterna_-_caixa_dagua.docx</t>
   </si>
   <si>
     <t>Possibilidade de fazer instalação de cisternas nos prédios públicos</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no041-_caminhao_pipa-_alessandra_jose_andre.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no041-_caminhao_pipa-_alessandra_jose_andre.pdf</t>
   </si>
   <si>
     <t>Aquisição Caminhão Pipa</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/343/informacao_dos_programas_sociais.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/343/informacao_dos_programas_sociais.pdf</t>
   </si>
   <si>
     <t>Informações do Programas Sociais</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/345/alessandra.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/345/alessandra.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RECURSO ORÇAMENTÁRIO AO DEPUTADO LUIZ NISHIMORI - APAE</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_-_alessandra_identificacao_de_covid.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_-_alessandra_identificacao_de_covid.pdf</t>
   </si>
   <si>
     <t>Intensificar fiscalização de casos suspeitos e confirmados de Covid=19 no Município de  Sabáudia, realizar identificação dos casos com pulseira de monitorização, e cumprimento do Código Penal para descumprimento das determinações, através de criação de Decreto Municipal.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_046_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_046_2021.pdf</t>
   </si>
   <si>
     <t>Recurso R$320.000,00</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_camara_047_carro_gol.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_camara_047_carro_gol.docx</t>
   </si>
   <si>
     <t>recurso juntamente com o PROGRAMA DE GOVERNO um veiculo GOL 4 PORTAS</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/355/048_indicacao_meu_campinho_canaa.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/355/048_indicacao_meu_campinho_canaa.docx</t>
   </si>
   <si>
     <t>Solicitar ao órgão competente da municipalidade que se coloque o Meu Campinho na localidade do Conjunto Canaã</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/356/049_indi._caixa_de_som_e_travessia_elevada_capela.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/356/049_indi._caixa_de_som_e_travessia_elevada_capela.pdf</t>
   </si>
   <si>
     <t>Indicam ao setor responsável do Município que seja feito uma travessia elevada em frente a Capela Mortuária.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/357/050_indicacao_divulgacao_sobre_os_auxilios_sociais_1_2.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/357/050_indicacao_divulgacao_sobre_os_auxilios_sociais_1_2.doc</t>
   </si>
   <si>
     <t>Que seja feita a cobertura de 100% da população do Município de Sabáudia pela Estratégia Saúde da Família, com a lotação de agentes Comunitários de Saúde, nas áreas que se encontram descobertas por estes profissionais. Sendo estas: Pirapó, Sussuí 1, Sussuí 2, Toco de Pinho, Canaã 2 e Catedral</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/358/051_indicacao_avenida_arvelino_durante.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/358/051_indicacao_avenida_arvelino_durante.docx</t>
   </si>
   <si>
     <t>Indica ao Departamento Responsável da Administração Pública proceder a uma fiscalização na AVENIDA ARVELINO DURANTE sobre quebra molas, faixa de pedestres e iluminação refletivas</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/359/052_indicacao_cumprimento_lei_municipal_419-16.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/359/052_indicacao_cumprimento_lei_municipal_419-16.docx</t>
   </si>
   <si>
     <t>Cumprimento  correto da Lei  Municipal  nº  419/2016, que dispõe sobre a concessão de diárias aos servidores públicos  Civis  da  Administração  Direta,  e   do  Poder  Executivo Municipal</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/360/053_indicacao_bandeiras_no_trevo.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/360/053_indicacao_bandeiras_no_trevo.docx</t>
   </si>
   <si>
     <t>Hasteamento das Bandeiras do Município de Sabáudia, Estado do Paraná e Bandeira Nacional, no trevo de acesso ao Município  sentido a cidade Arapongas -Pr</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/361/054_indicacao_carro_para_ascamar.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/361/054_indicacao_carro_para_ascamar.docx</t>
   </si>
   <si>
     <t>Viabilizar juridicamente a possibilidade de realizar um termo de sessão de uso de um veículo para a ASCAMAR</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/367/ind.55_caminhao_de_lixo.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/367/ind.55_caminhao_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitação para caminhão de lixo tipo compactador</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/368/ind_056_quadra_primavera.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/368/ind_056_quadra_primavera.pdf</t>
   </si>
   <si>
     <t>056 Indicação reforma da quadra de esportes do Conjunto Primavera</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/369/057_roubo_no_cemiterio.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/369/057_roubo_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Roubos no Cemitério Municipal</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/370/058_melhorias_ascamar.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/370/058_melhorias_ascamar.pdf</t>
   </si>
   <si>
     <t>Melhorias na ASCAMAR</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_059_2.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_059_2.pdf</t>
   </si>
   <si>
     <t>Local de Quadra Poliesportiva</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/372/060_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/372/060_indicacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação na estrada municipal sentido ASCAMAR</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/373/061_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/373/061_indicacao.pdf</t>
   </si>
   <si>
     <t>Análise de quebra mola</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Keliani de Aguiar Luz</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/374/062_indicacao.pdf</t>
+    <t>Israel, Keliani de Aguiar Luz</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/374/062_indicacao.pdf</t>
   </si>
   <si>
     <t>Pintura da Biblioteca Cidadã</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/375/063_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/375/063_indicacao.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade próximo a Unidade Básica Hermelinda Salvador</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/376/064_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/376/064_indicacao.pdf</t>
   </si>
   <si>
     <t>Licitação Castração</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/377/065_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/377/065_indicacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação na estrada municipal sentido Ascamar</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_066.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Construção de campo de bocha, maia e pista de caminhada no estádio municipal</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_067_memorial.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_067_memorial.pdf</t>
   </si>
   <si>
     <t>Memorail para as vítimas do COVID 19</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_068.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_068.pdf</t>
   </si>
   <si>
     <t>Portão no Complexo Esportivo Vibonati</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_069.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Transporte para trabalhadores Granjas Ovofertil e Franroilyal</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_070_de_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_070_de_2021.pdf</t>
   </si>
   <si>
     <t>Indentificação nome de rua Miguel Carmona</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>Agnaldo Luciano Valderrama, Israel Aparecido Jesus, Leila Regina Pavezzi</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/388/ind_072.pdf</t>
+    <t>Agnaldo Luciano Valderrama, Israel, Leila Regina Pavezzi</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/388/ind_072.pdf</t>
   </si>
   <si>
     <t>Ind. 072 redutor de velocidade Ruas Manuel de Brito e Jácomo Valério</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/389/ind._071.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/389/ind._071.pdf</t>
   </si>
   <si>
     <t>Ind. 071 Educação continuada coleta celetiva</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/392/074_indicacao.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/392/074_indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação 074 - cascalhamento estrada do Belançon</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel Aparecido Jesus, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/393/075_indicacao.pdf</t>
+    <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/393/075_indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação 075 - melhorias complexo esportivo Vibonati</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_073.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_073.pdf</t>
   </si>
   <si>
     <t>073 Pista de skate e meu Campinho residencial Catedral</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/397/076_manutencao_estrada_sussui.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/397/076_manutencao_estrada_sussui.pdf</t>
   </si>
   <si>
     <t>076 Manutenção Estrada do Sussuí</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/398/078_indicacao__letreiros_praca.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/398/078_indicacao__letreiros_praca.pdf</t>
   </si>
   <si>
     <t>078 Melhorias letreiros praça</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/399/079_indicacao_pista_de_caminhada.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/399/079_indicacao_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>079 Indicação Reparos e recapeamento na Pista de Caminhada Shiguero Unoki</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/400/080_indicacao_medidas_totais_de_terras_industrializadas.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/400/080_indicacao_medidas_totais_de_terras_industrializadas.pdf</t>
   </si>
   <si>
     <t>080 Indicação medidas de terras industrializadas</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/402/082_indicacao_estudo_de_impacto_aumento_real.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/402/082_indicacao_estudo_de_impacto_aumento_real.pdf</t>
   </si>
   <si>
     <t>Indicação 082 estudo de impacto financeiro para concessão de aumento real</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/403/081_indicacao_medidas_para_garantir_fluxo_de_veiculos_rua_pedro_navarro.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/403/081_indicacao_medidas_para_garantir_fluxo_de_veiculos_rua_pedro_navarro.pdf</t>
   </si>
   <si>
     <t>Indicação 081 garantia de fluxo na Rua Pedro Navarro</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/405/083_ind._melhorias_brinquedos_parque_praca_juliana_b._pavezzi.pdf</t>
+    <t>Israel, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/405/083_ind._melhorias_brinquedos_parque_praca_juliana_b._pavezzi.pdf</t>
   </si>
   <si>
     <t>Ind. 083 reparos no Parquinho da Praça Juliana B. Pavezzi , conjunto América Sabóia</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/406/084_ind._limpeza_bueiros_america_saboia.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/406/084_ind._limpeza_bueiros_america_saboia.pdf</t>
   </si>
   <si>
     <t>Indicação 084 limpeza boca de lobos</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/407/085_ind._aplicacao_de_lama_asfatica.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/407/085_ind._aplicacao_de_lama_asfatica.pdf</t>
   </si>
   <si>
     <t>085 Ind. Aplicação de Lama asfáltica</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/408/086_ind._cortina_nos_onibus_de_trabalhadores.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/408/086_ind._cortina_nos_onibus_de_trabalhadores.pdf</t>
   </si>
   <si>
     <t>086 Ind. Colocação de cortinas nos ônibus de trabalhadores</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/409/087_ind._retorno_creche.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/409/087_ind._retorno_creche.pdf</t>
   </si>
   <si>
     <t>Indicação 087/2021 retorno aulas da creche</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/410/088_ind._computadores_saude.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/410/088_ind._computadores_saude.pdf</t>
   </si>
   <si>
     <t>Indicação 088 aquisição de computadores e impressoras para saúde</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/411/089_indicacao_alargamento_de_ponte.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/411/089_indicacao_alargamento_de_ponte.pdf</t>
   </si>
   <si>
     <t>Indicação 089/2021 alargamento de ponte sobre o Rio Jangada/Sussuí</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/412/090_indicacao_academia_distrito_vila_coelho.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/412/090_indicacao_academia_distrito_vila_coelho.docx</t>
   </si>
   <si>
     <t>Academia ar livre Vila Coelho</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/413/ind._091_-_centro_comunitario_canaa.pdf</t>
+    <t>Israel, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/413/ind._091_-_centro_comunitario_canaa.pdf</t>
   </si>
   <si>
     <t>Construir centro comunitario canãa</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/414/ind._092_quadra_de_volei_de_areia.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/414/ind._092_quadra_de_volei_de_areia.pdf</t>
   </si>
   <si>
     <t>Construir quadra de volei</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/415/ind_093_-_cobertura_cmei_e_pequeno_polegar.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/415/ind_093_-_cobertura_cmei_e_pequeno_polegar.pdf</t>
   </si>
   <si>
     <t>cobertura Cmei e Domoacir</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_094_de_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_094_de_2021.pdf</t>
   </si>
   <si>
     <t>Reparos na rua de acesso a garagem municipal</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>Alessandra Valério, André Luiz da Silva, Aparecido Jose de Brito, Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_095_2021.pdf</t>
+    <t>Alessandra Valério, André Motorista, Aparecido Jose de Brito, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_095_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 095, retirada do estacionamento na rodoviária</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/420/iindicacao_096_de_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/420/iindicacao_096_de_2021.pdf</t>
   </si>
   <si>
     <t>096 Toldo na entrada do Ginásio Municipal de Esportes</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_097_de_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_097_de_2021.pdf</t>
   </si>
   <si>
     <t>097 Passarela elevada nas escolas municipais</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>Israel Aparecido Jesus, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/422/098_indicacao_-_kit_caixa_d_agua.pdf</t>
+    <t>Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/422/098_indicacao_-_kit_caixa_d_agua.pdf</t>
   </si>
   <si>
     <t>Distribuição de Kit Caixa D' Agua</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/423/099_-_indicacao_incentivo_primeiro_emprego.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/423/099_-_indicacao_incentivo_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Incentivo aos jovens em busca do primeiro emprego</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/424/100_indicacao_-_implantacao_de_viveiro_municipal.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/424/100_indicacao_-_implantacao_de_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Implantação de Viveiro Municipal</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/426/ind._102_salas_de_aula_escola_neida.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/426/ind._102_salas_de_aula_escola_neida.pdf</t>
   </si>
   <si>
     <t>Indicação 101 - Construção de salas na Escola Municipal professora Neida de Assis Brasileiro</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/427/103_ind._melhorias_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/427/103_ind._melhorias_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação 103 melhorias no Cemitério</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/430/104_ind._aquiisicao_de_carro_utilitario_para_merenda.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/430/104_ind._aquiisicao_de_carro_utilitario_para_merenda.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um veículo utilitário para merenda escolar</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/431/105_ind._inclusao_na_lei_569-2021_maquinarios.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/431/105_ind._inclusao_na_lei_569-2021_maquinarios.pdf</t>
   </si>
   <si>
     <t>Ind 105 inclusão na Lei 569/2021 de maquinários caminhão pipa, rolo compressor e compactador bobcat</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/433/106_campinho.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/433/106_campinho.pdf</t>
   </si>
   <si>
     <t>Acompanhamento junto a equipe técnica, para o envio de documentação obrigatória para concluir a liberação do Projeto Meu campinho contemplado pelo Deputado Estadual Tiago Amaral</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/435/107.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/435/107.pdf</t>
   </si>
   <si>
     <t>Seja feito uma análise para implantação de um parque infantil adaptado para crianças com deficiência.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Luiz da Silva, Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/436/108_gerador_de_energia.pdf</t>
+    <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/436/108_gerador_de_energia.pdf</t>
   </si>
   <si>
     <t>Aquisição de gerador para o Pronto Atendimento Municipal Santa Terezinha de Sabáudia</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/437/109.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/437/109.pdf</t>
   </si>
   <si>
     <t>Implantação de Transporte coletivo municipal, através de um veículo Van, ônibus ou micro-ônibus, para transporte de pacientes dos bairros para o Posto Hermelinda Salvador, mantendo no minimo três horários de chegado e retorno.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/438/110.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/438/110.pdf</t>
   </si>
   <si>
     <t>Que organize cursos para o ano de 2022, cursos, palestras e outros eventos de reciclagem e formação para todos os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/439/111.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/439/111.pdf</t>
   </si>
   <si>
     <t>Organize todo o processo , junto aos setores responsaveis, para que sejam assentadas pedras poliedricas na estrada entre o Distrito Bom Progresso até o Bairro Pirapó</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/440/112.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/440/112.pdf</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de Ultrassonografia para atendimento da população para atendimento da população</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/441/113.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/441/113.pdf</t>
   </si>
   <si>
     <t>Possibilidade de montar um veiculo com vigilantes</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/442/114.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/442/114.pdf</t>
   </si>
   <si>
     <t>Implantação de Whatzapp no órgão público desse município</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/443/115.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/443/115.pdf</t>
   </si>
   <si>
     <t>Realizar o reajuste de perdas inflacionárias referente ao ano de 2021, em janeiro de 2022</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_116_2021_reajuste_financeiro_dos_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_116_2021_reajuste_financeiro_dos_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Reajuste Financeiro Agentes Comunitários Saúde e Endemias</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_117_de_2021._aquisicao_de_um_caminhao_coletor_de_lixo.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_117_de_2021._aquisicao_de_um_caminhao_coletor_de_lixo.pdf</t>
   </si>
   <si>
     <t>Aquisição de Caminhão de lixo</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_118_adicional_agentes_de_saude.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_118_adicional_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Repasse adicional financeiro complementar aos agentes comunitários de saúde e agentes de endemia cadastrados nas Estratégias Saúde da Família e Combate as Endemias</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/366/mocao_de_aplausos_01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/366/mocao_de_aplausos_01.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos representação de trabalhadores.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/353/projeto_de_lei_003-2021_fogos_de_artificio.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/353/projeto_de_lei_003-2021_fogos_de_artificio.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim, como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Sabáudia</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_oo4_de_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_oo4_de_2021.pdf</t>
   </si>
   <si>
     <t>Disponibilizar conselhos no site</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Moises Soares Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_031-2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_031-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 031/2021 "Cria o Fundo Municipal de Saneamento Básico e Ambiental -FMSBA do Município de Sabáudia e dá outras providências."</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/321/001_curso_para_gestante.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/321/001_curso_para_gestante.docx</t>
   </si>
   <si>
     <t>Torna obrigatório o oferecimento de orientação de noções de primeiros socorros parturientes, gestantes em unidades básicas de ssaúde, situadas no Municpio de Sabáudia</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/322/002_reducao_jornada_de_trabalho.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/322/002_reducao_jornada_de_trabalho.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de redução da jornada de trabalho dos servidores ou empregados púlicoss os quais tem sobre a sua responsabilidade pessoas com deficiecia congenita adquirida e dá outras providências</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/336/pre_projeto_de_lei_licitacao.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/336/pre_projeto_de_lei_licitacao.docx</t>
   </si>
   <si>
     <t>Transmissão ao vivo de licitações promovidas pelo Poderes Executivos e Legislativos municipais através da Internet e redes sociais de comunicação.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/339/pre_projeto_004_-_reducao_de_jornada_de_trabalho_pais_com_filhos_deficientes.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/339/pre_projeto_004_-_reducao_de_jornada_de_trabalho_pais_com_filhos_deficientes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de redução da jornada de trabalho dos servidores ou empregados públicos, os quais tenham sobre sua responsabilidade pessoas com deficiência congênita/adquirida e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/348/pre_projeto_-_leila_absorventes.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/348/pre_projeto_-_leila_absorventes.pdf</t>
   </si>
   <si>
     <t>Institui a inclusão de absorventes higiênicos nas cestas básicas distribuídas pela Assistência Social do Município de Sabáudia</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Luiz da Silva, Aparecido Jose de Brito, Israel Aparecido Jesus, Jose Aparecido de Souza, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/351/pre_projeto_006_-_castracao_de_animais.pdf</t>
+    <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/351/pre_projeto_006_-_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>Esterilização de animais</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/385/pre_projeto_07-2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/385/pre_projeto_07-2021.pdf</t>
   </si>
   <si>
     <t>Destinação animais mortos</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/428/pre_projeto_008-2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/428/pre_projeto_008-2021.pdf</t>
   </si>
   <si>
     <t>Cria Programa de Incentivo ao Esporte e Lazer</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/434/009.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/434/009.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o Programa Horta Escolar, com o objetivo de desenvolver ações para institucionalizar a instalação e manutenção de horta nas depedencias das escolas municipais.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/290/brito_levantamento_terreno_parque_industrial.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/290/brito_levantamento_terreno_parque_industrial.docx</t>
   </si>
   <si>
     <t>Levantamento dos terrenos que foram doados no Parque Industrial e que não estão cumprindo os objetivos estabelecidos</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/297/002__medicamentos.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/297/002__medicamentos.doc</t>
   </si>
   <si>
     <t>Recomendação administrativa pela Geapatria</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/300/003_poco_artesiano.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/300/003_poco_artesiano.docx</t>
   </si>
   <si>
     <t>solicitando recursos pra perfuração de um poço artesiano na comunidade rural na Vila Vitória</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/309/004tubulacao_arvelino_durante_scoca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/309/004tubulacao_arvelino_durante_scoca.docx</t>
   </si>
   <si>
     <t>Possibilidade de pedir melhorias para mais uma linha de tubos para capitação de àgua na localidade na Avenida Arvelino Durante</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>Alessandra Valério, André Luiz da Silva, Israel Aparecido Jesus, Jose Aparecido de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/318/005_continuidade_na_rua.docx</t>
+    <t>Alessandra Valério, André Motorista, Israel, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/318/005_continuidade_na_rua.docx</t>
   </si>
   <si>
     <t>Andamento na ligação da Rua Alberto Kienen</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/319/006_suposto_furto.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/319/006_suposto_furto.docx</t>
   </si>
   <si>
     <t>Explicações sobre o suposto furto de estepes e macacos dos veiculos da saúde</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/320/007_atendimento_medico.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/320/007_atendimento_medico.docx</t>
   </si>
   <si>
     <t>Explicações do motivo que o médico credenciado no PAM e do ESF estão com valores diferentes na licitação</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/323/008_explicacoes_suposto_furto_saude.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/323/008_explicacoes_suposto_furto_saude.docx</t>
   </si>
   <si>
     <t>Requerer informações quanto aos comentários sobre furto de alguns itens que estavam sobre responsabilidade da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_repasse_financeiro_acs.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_repasse_financeiro_acs.docx</t>
   </si>
   <si>
     <t>Requer que seja cumprida a Portaria GM/MS 3.317</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_reajuste_2021.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_reajuste_2021.docx</t>
   </si>
   <si>
     <t>Informação sobre o reajuste que será repassado aos servidores públicos municipais e o respectivo mês deste ano que será realizado o repasse.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_apuracao_do_furto_dos_estepes.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_apuracao_do_furto_dos_estepes.docx</t>
   </si>
   <si>
     <t>Informações sobre o andamento do caso do Furto dos Estepes de Veículos da Secretaria de Saúde</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_de_informacao_no_alimentacao_escolar.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_de_informacao_no_alimentacao_escolar.docx</t>
   </si>
   <si>
     <t>REQUER  INFORMAÇÕES  AO  PREFEITO MUNICIPAL SOBRE   A  AQUISIÇÃO    DE   ALIMENTOS   COM  OS  RECURSOS DO PNAE PARA DISTRIBUIÇÃO GRATUITA  AOS   ALUNOS  DA  REDE  MUNICIPAL  DE ENSINO DE   MODO  A   ATENDER   TAMBÉM   AS  DEMANDAS  DA AGRICULTURA FAMILIAR LOCAL</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_027_iluminacao_-_jose.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_027_iluminacao_-_jose.docx</t>
   </si>
   <si>
     <t>Requerimento Iluminação Pública</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_calamidade_publica.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento para decretar Calamidade Pública devido à estiagem</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/346/leila.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/346/leila.pdf</t>
   </si>
   <si>
     <t>Pedido  de informação sobre convênio</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_jose.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_jose.pdf</t>
   </si>
   <si>
     <t>Informação de como está o andamento do convênio, de contrato de repasse 028453/2020 da Deputada Luisa Cansiani</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_de_informacao_17_2021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_de_informacao_17_2021.pdf</t>
   </si>
   <si>
     <t>Requer Informações de despesas e receitas relacionados ao recurso/incentivo financeiro recebido para_x000D_
 enfrentamento do Covid-19</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/362/018_informacoes_maquinas_pesadas.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/362/018_informacoes_maquinas_pesadas.pdf</t>
   </si>
   <si>
     <t>Requer, informações sobre máquinas pesadas e caminhões</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/363/019_explicacao_comissao_furto_de_estepes.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/363/019_explicacao_comissao_furto_de_estepes.pdf</t>
   </si>
   <si>
     <t>Requer informações  sobre furto de estepes</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/364/020_informacoes_portal_betha.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/364/020_informacoes_portal_betha.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre funcionamento Portal da Transparência /betha</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/365/021_informacao_sec.saude_cameras_seguranac.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/365/021_informacao_sec.saude_cameras_seguranac.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre instalações de câmeras de segurança Saúde</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no023.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no023.pdf</t>
   </si>
   <si>
     <t>Informações Departamento FROTAS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_024.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_024.pdf</t>
   </si>
   <si>
     <t>Atendimento odontológico nas Unidades Básicas de Saúde</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel Aparecido Jesus, Jose Aparecido de Souza, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no_025.pdf</t>
+    <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no_025.pdf</t>
   </si>
   <si>
     <t>Retorno dos horários de ônibus Viação Garcia</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/395/026_requerimento_comissao_parque_industrial.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/395/026_requerimento_comissao_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Informações sobre Comissão de Administração para Mapeamento do Parque Industrial</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/404/029_req._iptu.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/404/029_req._iptu.pdf</t>
   </si>
   <si>
     <t>Req. 029 Melhorias no setor de IPTU</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/417/030_requerimento_lubrificantes.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/417/030_requerimento_lubrificantes.docx</t>
   </si>
   <si>
     <t>Requer informações  sobre a aquisição de lubrificantes e filtros de máquinas pesadas</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/429/031_informacoes_aplicacao_da_lei__incentivo_ao_covid.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/429/031_informacoes_aplicacao_da_lei__incentivo_ao_covid.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações sobre a aplicação da Portaria que institui o incentivo de custeio ao Covid</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/432/032_iluminacao_publica.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/432/032_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre como está o andamento da Iluminação Pública da Rua Maria Aparecida Monteiro Ferrante, a qual dá acesso a Capela Santa Rita de Cassia</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/301/modificativa_001_pintura_predio_publico.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/301/modificativa_001_pintura_predio_publico.doc</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 002/2021</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/326/modificativa_002_caminhao_pipa.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/326/modificativa_002_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO PRIMEIRO AO ARTIGO  2º DO PROJETO DE LEI MUNICIPAL Nº 008/2021.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/444/emenda_004_fomento.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/444/emenda_004_fomento.pdf</t>
   </si>
   <si>
     <t>Diminuir valor de operação de crédito</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2335,68 +2335,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/325/aditiva_001_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/281/001_marginal_sergio_salvador_biliu_e_leila.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/282/002_pavimentacao_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/283/003_cmei_miquelina.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/284/004_pavimentacao_av_arvelino_durante_jose.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/285/005_cobertura_hospital_jose.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/286/006_atendimento_farmacia.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/287/007_sucatas_vias_publicas_leila.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/288/008_doacao_madeira_p_ascamar_leila.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/289/009_linha_de_onibus_trabalhores_andre.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/291/010_meio_fio_argemiro_molinari.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/292/011_refis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/293/012_lombada_na_rua_daniel_biazon.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/294/013_abertura_de_rua_no_conj_primavera.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/295/014_arborizacao_academias_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/296/015__smarthfone_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/298/016_altar_igreja.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/299/017_parquinho_de_areia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/302/018_ampliacao_cmei_crianca_feliz.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/303/019_melhorias_rua_sebastiao_faustino_rosa.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/304/020_iluminacao_rua_das_flores_e_capela_santa_rita.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/305/021_terreno_colegio_herminia.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/306/022_camara_para_vacinas.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/307/023_consultorio_odontologico.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/308/024_volta_atendimento_odontologico.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/310/025_placas_no_canaa.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/311/026_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/312/027ginecologista.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/313/0268_cameras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/314/029_sucatas_na_garagem.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/315/030_limpeza_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/316/031_dentista_noturno.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/317/032_sanepar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_camara_007_americo_saboia_1.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/327/034_caixa_de_agua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/328/035_pista_de_caminhada.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/329/036_academia_r_livre.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_ampliar_servico_de_psicologia.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_eldorado.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_shiguero_unoki.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/335/040_pccs_e_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/337/041_cisterna_-_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no041-_caminhao_pipa-_alessandra_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/343/informacao_dos_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/345/alessandra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_-_alessandra_identificacao_de_covid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_camara_047_carro_gol.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/355/048_indicacao_meu_campinho_canaa.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/356/049_indi._caixa_de_som_e_travessia_elevada_capela.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/357/050_indicacao_divulgacao_sobre_os_auxilios_sociais_1_2.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/358/051_indicacao_avenida_arvelino_durante.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/359/052_indicacao_cumprimento_lei_municipal_419-16.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/360/053_indicacao_bandeiras_no_trevo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/361/054_indicacao_carro_para_ascamar.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/367/ind.55_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/368/ind_056_quadra_primavera.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/369/057_roubo_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/370/058_melhorias_ascamar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_059_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/372/060_indicacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/373/061_indicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/374/062_indicacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/375/063_indicacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/376/064_indicacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/377/065_indicacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_067_memorial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_070_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/388/ind_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/389/ind._071.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/392/074_indicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/393/075_indicacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/397/076_manutencao_estrada_sussui.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/398/078_indicacao__letreiros_praca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/399/079_indicacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/400/080_indicacao_medidas_totais_de_terras_industrializadas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/402/082_indicacao_estudo_de_impacto_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/403/081_indicacao_medidas_para_garantir_fluxo_de_veiculos_rua_pedro_navarro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/405/083_ind._melhorias_brinquedos_parque_praca_juliana_b._pavezzi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/406/084_ind._limpeza_bueiros_america_saboia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/407/085_ind._aplicacao_de_lama_asfatica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/408/086_ind._cortina_nos_onibus_de_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/409/087_ind._retorno_creche.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/410/088_ind._computadores_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/411/089_indicacao_alargamento_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/412/090_indicacao_academia_distrito_vila_coelho.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/413/ind._091_-_centro_comunitario_canaa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/414/ind._092_quadra_de_volei_de_areia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/415/ind_093_-_cobertura_cmei_e_pequeno_polegar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_094_de_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/420/iindicacao_096_de_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_097_de_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/422/098_indicacao_-_kit_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/423/099_-_indicacao_incentivo_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/424/100_indicacao_-_implantacao_de_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/426/ind._102_salas_de_aula_escola_neida.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/427/103_ind._melhorias_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/430/104_ind._aquiisicao_de_carro_utilitario_para_merenda.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/431/105_ind._inclusao_na_lei_569-2021_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/433/106_campinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/435/107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/436/108_gerador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/437/109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/438/110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/439/111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/440/112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/441/113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/442/114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/443/115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_116_2021_reajuste_financeiro_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_117_de_2021._aquisicao_de_um_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_118_adicional_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/366/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/353/projeto_de_lei_003-2021_fogos_de_artificio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_oo4_de_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_031-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/321/001_curso_para_gestante.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/322/002_reducao_jornada_de_trabalho.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/336/pre_projeto_de_lei_licitacao.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/339/pre_projeto_004_-_reducao_de_jornada_de_trabalho_pais_com_filhos_deficientes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/348/pre_projeto_-_leila_absorventes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/351/pre_projeto_006_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/385/pre_projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/428/pre_projeto_008-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/434/009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/290/brito_levantamento_terreno_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/297/002__medicamentos.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/300/003_poco_artesiano.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/309/004tubulacao_arvelino_durante_scoca.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/318/005_continuidade_na_rua.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/319/006_suposto_furto.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/320/007_atendimento_medico.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/323/008_explicacoes_suposto_furto_saude.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_repasse_financeiro_acs.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_reajuste_2021.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_apuracao_do_furto_dos_estepes.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_de_informacao_no_alimentacao_escolar.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_027_iluminacao_-_jose.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/346/leila.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_de_informacao_17_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/362/018_informacoes_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/363/019_explicacao_comissao_furto_de_estepes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/364/020_informacoes_portal_betha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/365/021_informacao_sec.saude_cameras_seguranac.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/395/026_requerimento_comissao_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/404/029_req._iptu.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/417/030_requerimento_lubrificantes.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/429/031_informacoes_aplicacao_da_lei__incentivo_ao_covid.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/432/032_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/301/modificativa_001_pintura_predio_publico.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/326/modificativa_002_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/444/emenda_004_fomento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/325/aditiva_001_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/281/001_marginal_sergio_salvador_biliu_e_leila.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/282/002_pavimentacao_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/283/003_cmei_miquelina.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/284/004_pavimentacao_av_arvelino_durante_jose.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/285/005_cobertura_hospital_jose.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/286/006_atendimento_farmacia.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/287/007_sucatas_vias_publicas_leila.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/288/008_doacao_madeira_p_ascamar_leila.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/289/009_linha_de_onibus_trabalhores_andre.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/291/010_meio_fio_argemiro_molinari.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/292/011_refis.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/293/012_lombada_na_rua_daniel_biazon.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/294/013_abertura_de_rua_no_conj_primavera.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/295/014_arborizacao_academias_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/296/015__smarthfone_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/298/016_altar_igreja.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/299/017_parquinho_de_areia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/302/018_ampliacao_cmei_crianca_feliz.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/303/019_melhorias_rua_sebastiao_faustino_rosa.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/304/020_iluminacao_rua_das_flores_e_capela_santa_rita.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/305/021_terreno_colegio_herminia.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/306/022_camara_para_vacinas.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/307/023_consultorio_odontologico.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/308/024_volta_atendimento_odontologico.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/310/025_placas_no_canaa.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/311/026_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/312/027ginecologista.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/313/0268_cameras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/314/029_sucatas_na_garagem.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/315/030_limpeza_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/316/031_dentista_noturno.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/317/032_sanepar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_camara_007_americo_saboia_1.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/327/034_caixa_de_agua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/328/035_pista_de_caminhada.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/329/036_academia_r_livre.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_ampliar_servico_de_psicologia.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_eldorado.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_shiguero_unoki.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/335/040_pccs_e_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/337/041_cisterna_-_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no041-_caminhao_pipa-_alessandra_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/343/informacao_dos_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/345/alessandra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_-_alessandra_identificacao_de_covid.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_046_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_camara_047_carro_gol.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/355/048_indicacao_meu_campinho_canaa.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/356/049_indi._caixa_de_som_e_travessia_elevada_capela.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/357/050_indicacao_divulgacao_sobre_os_auxilios_sociais_1_2.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/358/051_indicacao_avenida_arvelino_durante.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/359/052_indicacao_cumprimento_lei_municipal_419-16.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/360/053_indicacao_bandeiras_no_trevo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/361/054_indicacao_carro_para_ascamar.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/367/ind.55_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/368/ind_056_quadra_primavera.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/369/057_roubo_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/370/058_melhorias_ascamar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_059_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/372/060_indicacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/373/061_indicacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/374/062_indicacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/375/063_indicacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/376/064_indicacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/377/065_indicacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_067_memorial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_070_de_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/388/ind_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/389/ind._071.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/392/074_indicacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/393/075_indicacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/397/076_manutencao_estrada_sussui.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/398/078_indicacao__letreiros_praca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/399/079_indicacao_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/400/080_indicacao_medidas_totais_de_terras_industrializadas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/402/082_indicacao_estudo_de_impacto_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/403/081_indicacao_medidas_para_garantir_fluxo_de_veiculos_rua_pedro_navarro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/405/083_ind._melhorias_brinquedos_parque_praca_juliana_b._pavezzi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/406/084_ind._limpeza_bueiros_america_saboia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/407/085_ind._aplicacao_de_lama_asfatica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/408/086_ind._cortina_nos_onibus_de_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/409/087_ind._retorno_creche.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/410/088_ind._computadores_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/411/089_indicacao_alargamento_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/412/090_indicacao_academia_distrito_vila_coelho.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/413/ind._091_-_centro_comunitario_canaa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/414/ind._092_quadra_de_volei_de_areia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/415/ind_093_-_cobertura_cmei_e_pequeno_polegar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_094_de_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/420/iindicacao_096_de_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_097_de_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/422/098_indicacao_-_kit_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/423/099_-_indicacao_incentivo_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/424/100_indicacao_-_implantacao_de_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/426/ind._102_salas_de_aula_escola_neida.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/427/103_ind._melhorias_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/430/104_ind._aquiisicao_de_carro_utilitario_para_merenda.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/431/105_ind._inclusao_na_lei_569-2021_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/433/106_campinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/435/107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/436/108_gerador_de_energia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/437/109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/438/110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/439/111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/440/112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/441/113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/442/114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/443/115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_116_2021_reajuste_financeiro_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_117_de_2021._aquisicao_de_um_caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_118_adicional_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/366/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/353/projeto_de_lei_003-2021_fogos_de_artificio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_oo4_de_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/416/projeto_031-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/321/001_curso_para_gestante.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/322/002_reducao_jornada_de_trabalho.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/336/pre_projeto_de_lei_licitacao.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/339/pre_projeto_004_-_reducao_de_jornada_de_trabalho_pais_com_filhos_deficientes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/348/pre_projeto_-_leila_absorventes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/351/pre_projeto_006_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/385/pre_projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/428/pre_projeto_008-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/434/009.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/290/brito_levantamento_terreno_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/297/002__medicamentos.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/300/003_poco_artesiano.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/309/004tubulacao_arvelino_durante_scoca.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/318/005_continuidade_na_rua.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/319/006_suposto_furto.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/320/007_atendimento_medico.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/323/008_explicacoes_suposto_furto_saude.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_repasse_financeiro_acs.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_reajuste_2021.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_apuracao_do_furto_dos_estepes.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_de_informacao_no_alimentacao_escolar.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_027_iluminacao_-_jose.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/346/leila.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_de_informacao_17_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/362/018_informacoes_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/363/019_explicacao_comissao_furto_de_estepes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/364/020_informacoes_portal_betha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/365/021_informacao_sec.saude_cameras_seguranac.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_no023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/395/026_requerimento_comissao_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/404/029_req._iptu.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/417/030_requerimento_lubrificantes.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/429/031_informacoes_aplicacao_da_lei__incentivo_ao_covid.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/432/032_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/301/modificativa_001_pintura_predio_publico.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/326/modificativa_002_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2021/444/emenda_004_fomento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="183.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="152.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>