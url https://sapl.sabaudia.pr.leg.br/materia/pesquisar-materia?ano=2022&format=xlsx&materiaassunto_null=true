--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -54,1362 +54,1362 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alessandra Valério</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/448/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/448/001.pdf</t>
   </si>
   <si>
     <t>Substituir a grama por piso concretado do Parque Infantil  da Praça Antonio Zanin</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/449/002.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/449/002.pdf</t>
   </si>
   <si>
     <t>Instalação de mais um poste de energia elétrica na Rua Manoel de Brito em frente ao numero 118 e em frente ao Cemitério Municipal</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Aparecido Jose de Brito, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/450/003.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/450/003.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa terceirizada especializada em limpeza de bocas de lobo/bueiros para prestar serviços em todo Municipio</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/451/004.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/451/004.pdf</t>
   </si>
   <si>
     <t>Providências referente a casa existente no estádio Municipal</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/452/005.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/452/005.pdf</t>
   </si>
   <si>
     <t>Melhorias no pátio do barracão de geração de Renda do Município, situado na Marginal Arvelino Durante, próxima a Lajes Mendonça</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/453/006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/453/006.pdf</t>
   </si>
   <si>
     <t>Viabilização das vagas de creche para crianças de 0 a 5 anos período integral, priorizando mães que trabalham e não tenho e não tem onde deixar seus filhos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/454/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/454/007.pdf</t>
   </si>
   <si>
     <t>Seja feita a manutenção das academias ao ar livre dos conjuntos  e praças</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/455/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/455/008.pdf</t>
   </si>
   <si>
     <t>Que seja demarcada mão única para estacionamento de frente a escola Domoacir Coelho</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Israel, Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/456/009.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/456/009.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veículo automotor utilitário de carga para Secretária de Industria, Comércio e Meio Ambiente</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/457/010.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/457/010.pdf</t>
   </si>
   <si>
     <t>Realize reforma no CLube Municipal de Sabáudia</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/458/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/458/011.pdf</t>
   </si>
   <si>
     <t>Que dê continuidade à Avenida Presidente Campos Salles</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/459/012.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/459/012.pdf</t>
   </si>
   <si>
     <t>Realize uma adequada iluminação do Trevo Principal do Municipio de Sabáudia</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/460/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/460/013.pdf</t>
   </si>
   <si>
     <t>Estender o acesso ao transporte escolar para o Bairro Califórnia, assim como é realizado em outros bairros</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Israel, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/461/014.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/461/014.pdf</t>
   </si>
   <si>
     <t>Ampliação na farmácia do Pronto Atendimento e instalação de ar condicionado no local</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Israel, Leila Regina Pavezzi, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/462/015.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/462/015.pdf</t>
   </si>
   <si>
     <t>Organizar projetos de escolinhas de futebol e outras modalidades esportivas para crianças e adolescentes</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/463/016.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/463/016.pdf</t>
   </si>
   <si>
     <t>Retornar a linha escolar passando pela rua Antonio Gigliotti e seguindo a rua Argemiro Salvador</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/464/017.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/464/017.pdf</t>
   </si>
   <si>
     <t>Ampliação do atendimento de fisioterapia no municipio</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/465/018.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/465/018.pdf</t>
   </si>
   <si>
     <t>Ampliação de transporte municipal de trabalhadores, incluindo itineráio/rota nos bairros Canaa I e II</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/466/019.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/466/019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de manusear retirar ou cobrir, efetuar limpeza com urgencia, que uma solução seja tomada em todos os veiculos e objetos não pertinentes localizado na garagem</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/467/020.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/467/020.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de energia elétrica e asfalto no seguimento da Rua das Flores, no Conjunto Primavera</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/470/021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/470/021.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia ao ar livre e um parque infantil, podendo ser realizada tanto no Jardim Bela Vista como no Jardim California</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/471/022.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/471/022.pdf</t>
   </si>
   <si>
     <t>Que faça asfalto, se possível, na estrada do Km 21, do seu ínicio até a entrada da Expotécnica</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/472/023.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/472/023.pdf</t>
   </si>
   <si>
     <t>Que seja feito no mês do de abril, um amplo trabalho de divulgação sobre a Caretira de Pessoa com autismo</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/473/024.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/473/024.pdf</t>
   </si>
   <si>
     <t>Realizar uma campanha de divulgação com Cronograma de recolhimento de resíduo orgânico, e o correto armazenamento dos resíduos em conformidade coo preconizado, em toda área urbana do Município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/475/026.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/475/026.pdf</t>
   </si>
   <si>
     <t>Ampliação do horário de atendimento de fisioterapia para o período noturno</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/476/027.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/476/027.pdf</t>
   </si>
   <si>
     <t>Aquisição de ônibus de transporte dos trabalhadores</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/477/028.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/477/028.pdf</t>
   </si>
   <si>
     <t>Que seja feito sinalização na cidade</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/478/029.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/478/029.pdf</t>
   </si>
   <si>
     <t>Que seja feito a segmento da iluminação em frente ao barracão do inicio da estrada do moinho</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/479/030.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/479/030.pdf</t>
   </si>
   <si>
     <t>Contratação de um neuropediatra para atender no nosso municipio.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito, Israel, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/482/031.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/482/031.pdf</t>
   </si>
   <si>
     <t>Que seja concluida a piscina do Centro do Idoso Ives Furlan</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/483/032.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/483/032.pdf</t>
   </si>
   <si>
     <t>Feito melhorias na praça do Residencial Canaã</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/484/033.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/484/033.pdf</t>
   </si>
   <si>
     <t>Travessia elevada na capela mortuária</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/485/034.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/485/034.pdf</t>
   </si>
   <si>
     <t>Limpeza no centro comunitário</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/491/035.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/491/035.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada do lixão</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/496/036.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/496/036.pdf</t>
   </si>
   <si>
     <t>Verifique quais veiculos são necessários para o desenvolvimento dos trabalhos da referida secretaria</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/497/037.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/497/037.pdf</t>
   </si>
   <si>
     <t>Denominação de bairro entre a rua Maria Madalena e lotes frontaos a Rua João médice</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/501/038.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/501/038.pdf</t>
   </si>
   <si>
     <t>Construido um espaço na garagem para os motoristas de ônibus</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/502/039.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/502/039.pdf</t>
   </si>
   <si>
     <t>Seja feito pintura no piso da frente da casa da cultura e que estude uma maneira de trocar as luminárias externas</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/503/040.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/503/040.pdf</t>
   </si>
   <si>
     <t>Instalação de 01 playground no Conjunto Primavera, 01 playground no Conjunto Canaã, 01 playground no Conjunto Catedral e 01 playground no conjunto América Saboia.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/505/041.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/505/041.pdf</t>
   </si>
   <si>
     <t>Extensão da pista de caminhada do trevo até empresa Nel Ceval, sentido Arapongas</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/506/042.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/506/042.pdf</t>
   </si>
   <si>
     <t>Extensão da iluminação do final da Rua Guerino Garbim</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/507/043.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/507/043.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras e tampas e altas do solo na área externa da Capela Mortuária Municipal</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/508/044.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/508/044.pdf</t>
   </si>
   <si>
     <t>Substituição do agente comunitário de saúde</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/511/045.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/511/045.pdf</t>
   </si>
   <si>
     <t>Adquirida uma caixa de agua de 15 mil litros para atendimento dos moradores da Vila Vitória</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/512/046.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/512/046.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento com Paiver no Conjunto Primavera</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/513/047.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/513/047.pdf</t>
   </si>
   <si>
     <t>Instalação de 01 playground, 01 pista de caminhada e 01 academia de primeira idade, junto ao meu Campinho que será instalado no Renascer II</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/518/048.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/518/048.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na estrada Toco de Pinho, Gleba Bandeirantes</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/519/049.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/519/049.pdf</t>
   </si>
   <si>
     <t>Pintura e sinalização de todas as ruas da cidade</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz, Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/520/050.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/520/050.pdf</t>
   </si>
   <si>
     <t>Realize pintura interna e externa UBS Tatiane Salvador</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/521/051.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/521/051.pdf</t>
   </si>
   <si>
     <t>Prestar assistência funeral de qualidade as famílias carentes enlutadas</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/525/052.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/525/052.pdf</t>
   </si>
   <si>
     <t>Viabilizar aplicação de redutores de velocidade, ou placas de trânsito ou outras alternativas regulamentadas</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/526/053.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/526/053.pdf</t>
   </si>
   <si>
     <t>Manutenção e reparos nas Ruas do Parque Industrial</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/527/054.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/527/054.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada Toco de Pinho</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/528/055.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/528/055.pdf</t>
   </si>
   <si>
     <t>Manutenção na caixaa céptica de retenção de água</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/529/056.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/529/056.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de onibus escolar localizado no conjunto Canaã I</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/530/057.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/530/057.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de ônibus cobertos em locais estratégicos</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/533/058.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/533/058.pdf</t>
   </si>
   <si>
     <t>Estrada passa a ser deniominada Valdir Ribeiro</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/534/059.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/534/059.pdf</t>
   </si>
   <si>
     <t>Reparos na rede eletrica na avenida Jácomo Valério</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_060_adequacao_banheiros_estadio_municipal.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_060_adequacao_banheiros_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>Adequaçao dos banheiros no Estadio Municipal</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/536/061.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/536/061.pdf</t>
   </si>
   <si>
     <t>Que o Centro de Eventos seja denominado como Centro de eventos Municipal Professora Aparecida do Carmo Valderrama.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/537/062.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/537/062.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento dos casos de alunos que precisam de terapia para o Sistema de Estimulação Neuro Aditiva (SENA)</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/538/063.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/538/063.pdf</t>
   </si>
   <si>
     <t>Construção de travessias elevadas nas escolas municipais</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/539/064.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/539/064.pdf</t>
   </si>
   <si>
     <t>Normatização da linha de onibus de transporte de trabalhadores</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Israel, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/540/065.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/540/065.pdf</t>
   </si>
   <si>
     <t>Andamento nas obras de ligação da ria Alberto Kienen com a Rua Vereador Antoônio Alves dos Santos</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/541/066.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/541/066.pdf</t>
   </si>
   <si>
     <t>Denomine o meu campinho do Conjunto Primavera como Luiz Quirino</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/542/067.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/542/067.pdf</t>
   </si>
   <si>
     <t>Possibilidade de voltar a fazer em nosso municipio as pequenas cirurgias</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/543/068.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/543/068.pdf</t>
   </si>
   <si>
     <t>Denomine o centro comunitário do Conjunto Canaã como Nelson Ananias Pinto</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/544/069.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/544/069.pdf</t>
   </si>
   <si>
     <t>Garantir o cumprimento da Lei Federal 14.434/2022 (Piso Enfermagem)</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/552/070.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/552/070.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada toco de pinho</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/553/071.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/553/071.pdf</t>
   </si>
   <si>
     <t>Nivel de afastamento em várias esquinas de área central da cidade</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/555/018.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/555/018.pdf</t>
   </si>
   <si>
     <t>Informações sobre a retro escavadeira doada pela Polícia para prefeitura municipal</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/556/019.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/556/019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços de oficina e compra de peças realizadas pela Prefeitura</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/558/074.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/558/074.pdf</t>
   </si>
   <si>
     <t>Nomear a estrada do Belançon ou conhecida como estrada da Castanha para Nair Bianchini Belançon</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/559/075.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/559/075.pdf</t>
   </si>
   <si>
     <t>Que seja dado andamento a questão da casa nº56 da Rua São Paulo que está em estado critico</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_decreto_001_titulo_moacir_poleto.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_decreto_001_titulo_moacir_poleto.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao ex prefeito Moacir Rodrigues Borçato Poleto</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_decreto_002_genesio_pegorin.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_decreto_002_genesio_pegorin.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao ex vice-prefeito Genesio Pegorin</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/468/proj_004.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/468/proj_004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_005.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implementação de Politicas Públicas de Estímulo, Incentivo, Promoção e apoio a Mulher de Empreendedora, no âmbito Municipal de Sabáudia</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/486/006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/486/006.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de conscintização sobre o transtorno do Especrto Autista no Calendário de Eventos Oficiais do Muncípio de Sabáudia, com denominação de Semana Azul</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/487/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/487/007.pdf</t>
   </si>
   <si>
     <t>Cria a carteira  de Identificação da pessoa com Transtorno do espectro Autista (Ciptea) no Municipio de Sabaudia</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/488/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/488/008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo de validade do Laudo Médico Pericial que atesta o Transtorno do Espectro Autista no Município de Sabáudia</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/489/009.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/489/009.pdf</t>
   </si>
   <si>
     <t>Institui o mês Maio Laranja sobre a importância da conscientização, prevenção, orientação e combate ao abuso e exploração sexual de criança e o adolescente</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_010_atirador_desportivo.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_010_atirador_desportivo.pdf</t>
   </si>
   <si>
     <t>Reconhece o risco da atividade ao atirador desportivo integrante de entidade de desporto legalmente constituída nos termos no inciso IX do art. 6º da lei Federal nº 10.826 de 22 de dezembro de 2003, e instituído o Dia Municipal do CAC, e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_011_lista_de_espera.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_011_lista_de_espera.pdf</t>
   </si>
   <si>
     <t>Determina que o poder executivo divulgue no site oficial da prefeitura municipal a lista de espera dos produtores rurais para cada hora máquina, bem como divulga relatórios mensais de horas máquinas cumpridas</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_012.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_012.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a instituir o Programa Manejo da Arborização Urbana</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/547/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/547/013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Festival Cultural de Músicos e Bandas de Sabáudia, e dá outras providências</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/548/014_reserva_de_afrodescedente.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/548/014_reserva_de_afrodescedente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva para população afrodescente de vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos integrantes do quadro permanente de pessoal no âmbito dos Poderes executivo e legislativo</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/550/015_israel.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/550/015_israel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do art. 231 da lei 131/2010</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/551/016_fibriomalgia.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/551/016_fibriomalgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 612/2020</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/554/018.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/554/018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da escola Especial Estrela da Vida (APAE) no calendário de comemorações promovidas pela Secretaria Municipal de Educação, Esporte, Lazer e Cultura do Municipio de Sabáudia</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_019-22_-_alterando_estatuto_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_019-22_-_alterando_estatuto_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos jogos da terceira idade no município de Sabáudia</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/531/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/531/001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Obra Pública Meu Campinho do Bairro Renascer 2</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/545/pre_projeto.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/545/pre_projeto.pdf</t>
   </si>
   <si>
     <t>institui obrigatoriedade de realização de exames de acuidade visual auditiva nas escolas e creches municipais</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/546/003.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/546/003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da secretaria municipal de saúde, como secretaria Municipal de Saúde Dr. Walter Bulazaf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/480/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/480/001.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Projeto Meu Campinho</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/481/002.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/481/002.pdf</t>
   </si>
   <si>
     <t>Informações referentes ao serviço particular realizado pela secretaria de Agricultura, Obras e Abasecimento</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/490/003.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/490/003.pdf</t>
   </si>
   <si>
     <t>Normativa de veículos baixos</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>André Motorista, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/492/004.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/492/004.pdf</t>
   </si>
   <si>
     <t>Requerer departamento responsável, resposta a indicação 074/2021, que trata do cascalhamento da estrada do Belançon</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/493/005.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/493/005.pdf</t>
   </si>
   <si>
     <t>Compra de pedras e cascalhos realizadas pro essa administração neste ano de 2022</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/494/006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/494/006.pdf</t>
   </si>
   <si>
     <t>Convocação do secretário municipal senhor Paulo Sérgio Gusson</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/495/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/495/007.pdf</t>
   </si>
   <si>
     <t>Solicite técnico responsável acompanhamento e solicitação da analise ao técnico responsável</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/498/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/498/008.pdf</t>
   </si>
   <si>
     <t>informações caso de dengue</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/499/009.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/499/009.pdf</t>
   </si>
   <si>
     <t>Encaminhe a secretaria, de como está a  etapa da obra de ligação das ruas Alberto Kinenen e Vereador Antonio Alves</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/500/010.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/500/010.pdf</t>
   </si>
   <si>
     <t>Levantamento de vagas necessárias em cada secretaria</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/504/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/504/011.pdf</t>
   </si>
   <si>
     <t>Informações a respeito do seguro de vida, auxilio funeral e auxilio transporte</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/509/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/509/011.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre seguro de vida, auxilio funeral e auxilio transporte dos servidores</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/510/012.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/510/012.pdf</t>
   </si>
   <si>
     <t>Informações da dotação orçamentaria da Lei 691/2022</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/522/014_comissao_temporaria_processual.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/522/014_comissao_temporaria_processual.pdf</t>
   </si>
   <si>
     <t>Pedido de instauração de Comissão Temporária Processante com fundamento nos artigos 70, 71 e 72, inciso III, todos do Regimento Interno desta Casa, para apurar eventual quebra de decoro parlamentar por parte do Vereador Luís Donizeti de Melo, em virtude da propagação, em sua rede social, de declarações contendo injúria e difamação contra um membro de Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/523/015_comissao_de_inquerito.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/523/015_comissao_de_inquerito.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/524/016.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/524/016.pdf</t>
   </si>
   <si>
     <t>Cópias das receitas médicas entregue no Pronto Atendimento</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/549/017.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/549/017.pdf</t>
   </si>
   <si>
     <t>Informações sobre compras de materiais de construção realizada pela prefeitura municipal</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/557/020.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/557/020.pdf</t>
   </si>
   <si>
     <t>Informações sobre as cameras de segurança que estão sob gestão da prefeitura Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1716,68 +1716,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/448/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/449/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/450/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/451/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/452/005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/453/006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/454/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/455/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/456/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/457/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/458/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/459/012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/460/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/461/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/462/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/463/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/464/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/465/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/466/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/467/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/470/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/471/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/472/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/473/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/475/026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/476/027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/477/028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/478/029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/479/030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/482/031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/483/032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/484/033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/485/034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/491/035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/496/036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/497/037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/501/038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/502/039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/503/040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/505/041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/506/042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/507/043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/508/044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/511/045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/512/046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/513/047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/518/048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/519/049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/520/050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/521/051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/525/052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/526/053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/527/054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/528/055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/529/056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/530/057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/533/058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/534/059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_060_adequacao_banheiros_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/536/061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/537/062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/538/063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/539/064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/540/065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/541/066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/542/067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/543/068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/544/069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/552/070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/553/071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/555/018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/556/019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/558/074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/559/075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_decreto_001_titulo_moacir_poleto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_decreto_002_genesio_pegorin.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/468/proj_004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/486/006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/487/007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/488/008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/489/009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_010_atirador_desportivo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_011_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/547/013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/548/014_reserva_de_afrodescedente.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/550/015_israel.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/551/016_fibriomalgia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/554/018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_019-22_-_alterando_estatuto_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/531/001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/545/pre_projeto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/546/003.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/480/001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/481/002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/490/003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/492/004.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/493/005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/494/006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/495/007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/498/008.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/499/009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/500/010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/504/011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/509/011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/510/012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/522/014_comissao_temporaria_processual.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/523/015_comissao_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/524/016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/549/017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/557/020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/448/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/449/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/450/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/451/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/452/005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/453/006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/454/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/455/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/456/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/457/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/458/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/459/012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/460/013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/461/014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/462/015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/463/016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/464/017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/465/018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/466/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/467/020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/470/021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/471/022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/472/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/473/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/475/026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/476/027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/477/028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/478/029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/479/030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/482/031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/483/032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/484/033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/485/034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/491/035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/496/036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/497/037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/501/038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/502/039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/503/040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/505/041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/506/042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/507/043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/508/044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/511/045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/512/046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/513/047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/518/048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/519/049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/520/050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/521/051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/525/052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/526/053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/527/054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/528/055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/529/056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/530/057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/533/058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/534/059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_060_adequacao_banheiros_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/536/061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/537/062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/538/063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/539/064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/540/065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/541/066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/542/067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/543/068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/544/069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/552/070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/553/071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/555/018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/556/019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/558/074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/559/075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_decreto_001_titulo_moacir_poleto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_decreto_002_genesio_pegorin.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/468/proj_004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/486/006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/487/007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/488/008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/489/009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_010_atirador_desportivo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_011_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/547/013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/548/014_reserva_de_afrodescedente.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/550/015_israel.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/551/016_fibriomalgia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/554/018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_019-22_-_alterando_estatuto_1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/531/001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/545/pre_projeto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/546/003.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/480/001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/481/002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/490/003.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/492/004.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/493/005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/494/006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/495/007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/498/008.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/499/009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/500/010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/504/011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/509/011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/510/012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/522/014_comissao_temporaria_processual.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/523/015_comissao_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/524/016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/549/017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2022/557/020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>