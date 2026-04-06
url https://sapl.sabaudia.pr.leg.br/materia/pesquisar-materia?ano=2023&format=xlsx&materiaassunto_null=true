--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -54,1266 +54,1266 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alessandra Valério, Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/561/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/561/01.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que disponha sobre o reajuste do piso salarial dos profissionais de enfermagem desta municipalidade.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alessandra Valério</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/563/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/563/02.pdf</t>
   </si>
   <si>
     <t>Viabilizar instalação de redutores de velocidade, placas de trânsito ou outras alternativas regulamentadas para redução da velocidade na Rua Vereador Antonio Alves,</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/564/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/564/03.pdf</t>
   </si>
   <si>
     <t>Realização de reparos e manutenção na Estada São José</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Israel, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/566/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/566/04.pdf</t>
   </si>
   <si>
     <t>Que seja feito cobertura nas entradas dos CMEis</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/567/05.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/567/05.pdf</t>
   </si>
   <si>
     <t>Que a verba de 200.000,00 seja destinado ao Centro do Idoso Ives Furlan</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/568/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/568/06.pdf</t>
   </si>
   <si>
     <t>Avaliar a possibilidade de garantir o reeembolso de despesas com alimentação, para pacientes que realizam tratamento fora do domicilio.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/569/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/569/07.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei 690/2022</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/572/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/572/08.pdf</t>
   </si>
   <si>
     <t>Realização de reparos, manutenção e cascalhamento na Estrada Municipal de seguimento da estrada da Castanha conhecida popularmente como estrada da escolinha</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Israel, Leila Regina Pavezzi, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/573/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/573/09.pdf</t>
   </si>
   <si>
     <t>Realização de ampliação da Capela Mortuária municipal com recursos financeiro proprio</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/574/10.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/574/10.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de contratar uma empresa de segurança para cuidar dos patrimônios públicos</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/575/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/575/011.pdf</t>
   </si>
   <si>
     <t>Melhorias na rua em frente a casa da senhora Locádia, no Jardim Recreio</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/576/12.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/576/12.pdf</t>
   </si>
   <si>
     <t>Feiot vistoria onde há um abacateiro, em frente ao Cemitério Municipal, pois há, o que nos pareceu, um poço aberto no local</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/577/13.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/577/13.pdf</t>
   </si>
   <si>
     <t>Feito melhorias, como pintura e outros no Salão Comunitário Anderson Aparecido de Souza do Conjunto América Sabóia</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/578/14.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/578/14.pdf</t>
   </si>
   <si>
     <t>Feito melhorias na rua Euclides Prado, Conjunto Habitacional América Sabóia</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Israel, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/579/15.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/579/15.pdf</t>
   </si>
   <si>
     <t>Possibilidade adquirir academias ao ar livre para as Vilas Vitóriam Coelho e Pirapó</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/584/16.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/584/16.pdf</t>
   </si>
   <si>
     <t>Contratar uma empresa para arrancar os tocos de arvores das ruas</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/585/17.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/585/17.pdf</t>
   </si>
   <si>
     <t>Ampliação da cobertura da garagem Municipal Donizete Messias dos Santos</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/588/18.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/588/18.pdf</t>
   </si>
   <si>
     <t>Viabilizar instalação de redutores de velociddae, ou placas de sinalização nas ruas Rio de Janeiro e Belo Horizonte</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/589/019.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/589/019.pdf</t>
   </si>
   <si>
     <t>Inclusão no projeto de pavimentação asfáltica o seguimento da rua das Flores , seguimento da Rua Lourenzo Peres, Rua da Garagem do Donizeti Messias dos Santos.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/590/20.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/590/20.pdf</t>
   </si>
   <si>
     <t>Viabilizar a abertura de banheiros da Praça Juliana Pavezzi, no Conjunto América Sabóia</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/591/21.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/591/21.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada do moinho</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Israel, Aparecido Jose de Brito, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/592/22.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/592/22.pdf</t>
   </si>
   <si>
     <t>Pintura e pequenos reparos no CMEI Pequeno Polegar</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/595/lixeira.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/595/lixeira.docx</t>
   </si>
   <si>
     <t>Possibilidade de adquirir lixeiras e grades na Praça Marcos Rosati no Canãa II</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/599/24.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/599/24.pdf</t>
   </si>
   <si>
     <t>Faixa de estacionamento prioritário para onibus da saude no Posto Hermelinda Manueira Salvador</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/602/025.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/602/025.pdf</t>
   </si>
   <si>
     <t>Realize ampla divulgação do itinerário e dos horários do onibus de transporte de pacientes para o Posto Hermelinda Manueira Salvador</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/603/026.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/603/026.pdf</t>
   </si>
   <si>
     <t>Possibilidade de criação desta frente de trabalho para entrega domicilar dos carnes do Iptu.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/606/027.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/606/027.pdf</t>
   </si>
   <si>
     <t>Resposta a indicação nº 054/2023</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/607/028.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/607/028.pdf</t>
   </si>
   <si>
     <t>Emenda de bancada da aquisição de uma Retroescavadeira</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/612/029.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/612/029.pdf</t>
   </si>
   <si>
     <t>Faça contratação de empresa de rastreabilidade para frota veicular</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/613/030.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/613/030.pdf</t>
   </si>
   <si>
     <t>Caminhão de lixo</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Israel, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/615/031.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/615/031.pdf</t>
   </si>
   <si>
     <t>seja realizado uma Praça ou área de convivência, com academia da saúde, parque infantil e bancos de ascento no terreno entre a Rua Alberto Kienen e Rua Antônio Alves dos Santos</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/616/32.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/616/32.pdf</t>
   </si>
   <si>
     <t>Sinalização de PARE na Avenida Campos Salles, proximo ao Hospital Municipal Santa Terezinha de Sabáudia</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/617/33.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/617/33.pdf</t>
   </si>
   <si>
     <t>que sejam feitas melhorias no Complexo Esportivo do Residencial Vibonatti</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/619/34.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/619/34.pdf</t>
   </si>
   <si>
     <t>Possibilidade de aumentar o repasse para a Associação dos Agentes Ambientais Catadores de Recicláveis</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>André Motorista</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/620/35.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/620/35.pdf</t>
   </si>
   <si>
     <t>Possibilidade de levar lanches custeado pelo municipio para o pessoal que se desloca de nossa cidade para outros municípios para fazer exames e tratamentos</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/621/36.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/621/36.pdf</t>
   </si>
   <si>
     <t>Faça abertura de uma rua na parte lateral do Conjunto Primavera ligando a rua das orquídeas, das Palmeiras e das Flores</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/622/37.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/622/37.pdf</t>
   </si>
   <si>
     <t>Viabilize a manutenção na Rua Rodolfo Mendonça</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/623/38.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/623/38.pdf</t>
   </si>
   <si>
     <t>REalização de sinalização na estrada Municipal Valdir Ribeiro</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/626/39.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/626/39.pdf</t>
   </si>
   <si>
     <t>Viabilize  a legalização da rua (sem nome), com saída na Rua Argemiro Salvador</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/627/40.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/627/40.pdf</t>
   </si>
   <si>
     <t>Manutenção com pedriscos na rua proxima a argemiro salvador</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/631/041.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/631/041.pdf</t>
   </si>
   <si>
     <t>Estacionamento em via de mão unica nas ruas Manoel de Brito</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/632/42.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/632/42.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer uma parceria com a casa de apoio a mulher de violência da cidade de Arapongas</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/634/043.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/634/043.pdf</t>
   </si>
   <si>
     <t>Reparos e manutenção da estrada municipal de acesso a Vila Coelho</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/635/44.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/635/44.pdf</t>
   </si>
   <si>
     <t>Organização dos horários dos ônibus que transportam universitários para a cidade de Arapongas</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/636/45.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/636/45.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrada da Vila Coelho sentido Molipark</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi, Israel, Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/637/046.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/637/046.pdf</t>
   </si>
   <si>
     <t>fazer cadastramento de novos títulos eleiotorais e transferências de títulos dentro do Município de Sabáudia</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/638/047.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/638/047.pdf</t>
   </si>
   <si>
     <t>Que analise o levantamento feito pelo setor responsável pela Educação Especial do Municipio para que seja feita a aqusição, se possiveel, de medicamentos contínuis para alunos laudados</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/639/048.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/639/048.pdf</t>
   </si>
   <si>
     <t>Mais credibilidade aos veiculos para pacientes de oncologia</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/641/scan049.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/641/scan049.pdf</t>
   </si>
   <si>
     <t>Melhorias na Rua Arapongas</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi, Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/642/050.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/642/050.pdf</t>
   </si>
   <si>
     <t>Estudada a possibilidade de aquisição de dois onibus para transporte escolar</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_051_2023.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_051_2023.pdf</t>
   </si>
   <si>
     <t>Segurança nas escolas e CMEIS</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/644/052.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/644/052.pdf</t>
   </si>
   <si>
     <t>Viabilizar instalação de câmeras de segurança na Rua Timóteo esquina com Rua Filipenses, no Conjunto Renascer II</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/645/053.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/645/053.pdf</t>
   </si>
   <si>
     <t>Realizar cobertura na entrada da escola Neida de Assis Brasileiro</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/646/054.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/646/054.pdf</t>
   </si>
   <si>
     <t>Aquisição de sofas para a Capela Mortuária</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Israel, Aparecido Jose de Brito, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/649/055.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/649/055.pdf</t>
   </si>
   <si>
     <t>Organizar projetos de escolinhas de futebol e outras modalidades</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/650/056.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/650/056.pdf</t>
   </si>
   <si>
     <t>implantação de um viveiro</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/651/057.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/651/057.pdf</t>
   </si>
   <si>
     <t>Nomine a rua projetada B, entre as empresas Prepar e Furgoes Brasil</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/653/058.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/653/058.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de tubulação na Rua José Luiz de Souza no Bairro Jardim Portal do Sol</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/655/059.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/655/059.pdf</t>
   </si>
   <si>
     <t>Observe a legislação vigente e estudo a possibilidade de fazer o repasse financeiro adicional aos Agentes Comunitários de Saúde e Agentes de Combate e as Endemias</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/658/60.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/658/60.pdf</t>
   </si>
   <si>
     <t>Realização de reparos e aquisição de equipamentos para Casa da Cultura</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/659/061.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/659/061.pdf</t>
   </si>
   <si>
     <t>Execução de uma pista de caminhada na Avenida Campos Sales</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/660/062.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/660/062.pdf</t>
   </si>
   <si>
     <t>Viabilizar a construção de calçadas na rua São João, entre rua Filipenses e Olimpio Marques</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/661/063.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/661/063.pdf</t>
   </si>
   <si>
     <t>Ampliação do monitoramento com câmeras de segurança</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/633/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/633/001.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, em face da iminente legalização do aborto por meio da ADPF</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>Zezinho, Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/652/002.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/652/002.pdf</t>
   </si>
   <si>
     <t>Controle das espécies quie causam danos em nossa sociedade em especial aos agricultores que são conhecidos como Javalis</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_decreto_001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_decreto_001.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã Honorária a senhora Maria Benedita Masquete</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_resolucao_006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_resolucao_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Vereadores</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/562/05_relacao_de_medicamentos.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/562/05_relacao_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Institui a divulgação da listagem dos medicamentos disponíveis e indisponíveis na Rede Pública Municipal de Saúde de Sabáudia</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>Aparecido Jose de Brito</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_006.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 250/2013 e Revoga a Lei 449/2017, ambas referente a Estrutura Administrativa da Câmara Municipal de Sabáudia</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/586/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/586/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.304/06 - Lei Maria da Penha, por parte do Poder Público Municipal, bem como impede nomeação</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/604/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/604/08.pdf</t>
   </si>
   <si>
     <t>Institui a semana de conscientização e Prevenção contra a surdez e a cegueira no Município de Sabáudia, a ser trabalhada no mês de setembro e dezembro</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/605/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/605/09.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.254 de 03 de novembro de 2021, no Município de Sabáudia/Paraná, sobre o acompanhamento integral para educandos com dislexia ou Transtorno do Défict de Atenção com Hiperaticidade (TDAH) ou outro trantorno de aprendizagem.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteação dos arts. 54,221,238,239,240 e paragrafos da Resolução nº 02/92 (Regimento Interno da Câmara)</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
     <t>Alessandra Valério, André Motorista</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/583/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/583/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio ao servidor que possui filho portador de necessidades especiais</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/587/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/587/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da nova Lei do Conselho Municipal de Direitos da Pessoa com deficiencia - COMDEF/Sabáudia e do Fundo Municipal dos direitos da pessoa com deficiencia</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/593/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/593/03.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos do Município o dia Municipal do Ciclista do Municipio de Sabáudia</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/594/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/594/04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação de bocas de lobo inteligente em novos loteamentos</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Israel, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_autismo_multa.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_autismo_multa.doc</t>
   </si>
   <si>
     <t>Estabelece penalidades administrativas às condutas discrminitrativas ás condutas discriminatórias por pessoas físicas</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Israel, Agnaldo Luciano Valderrama, Keliani de Aguiar Luz, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/597/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/597/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um Centro de Referência e Atendimento especializado às pessoas com Sindromes, TEA e TDAH</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/600/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/600/07.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Transporte Social</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/601/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/601/08.pdf</t>
   </si>
   <si>
     <t>Instalação de cameras de segurança de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Luis Donizeti de Melo, Keliani de Aguiar Luz</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/654/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/654/09.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de ração e utensílios para animais no Município de Sabáudia</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/565/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/565/01.pdf</t>
   </si>
   <si>
     <t>Relação dos brinquedos que foram retirados do Parquinho Infantil da Praça da Igreja Matriz Paróquia Santa Teresinha do Menino Jesus, e informações a respeito da grade que cercava o referido parquinho</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/571/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/571/02.pdf</t>
   </si>
   <si>
     <t>Requerer abertura de CPI com pedido de afastamento liminar</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/580/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/580/03.pdf</t>
   </si>
   <si>
     <t>Solicitar informações a respeito dos cumprimentos dos prazos, nas referidas Leis nos referidos artigos, do Plano DIretor do Município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/582/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/582/04.pdf</t>
   </si>
   <si>
     <t>Requerer ao secretário municipal de industria, Comércio, Serviços Urbanos e meio Ambiente (seisuma), sobre programação e planejamento pafa execução dos serviços urbanos de extrema importânica para a comunidade.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Alessandra Valério, André Motorista, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/598/muro_no_cmei_miquelina.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/598/muro_no_cmei_miquelina.docx</t>
   </si>
   <si>
     <t>Muro no Cmei Miquelina Gorzoni Manueira</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/608/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/608/06.pdf</t>
   </si>
   <si>
     <t>Solicitar resposta do requerimento nº 012/2022</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/609/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/609/07.pdf</t>
   </si>
   <si>
     <t>Solicitar resposta da Indicação nº 054/2022 e 070/2022</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Israel, Leila Regina Pavezzi</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/610/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/610/08.pdf</t>
   </si>
   <si>
     <t>Informações a respeito dos andamentos das melhorias na Quadra de Esporte do Conjunto Primavera</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/611/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/611/09.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre a entrega de escrituras aos moradores do Programa do Governo Federal morar Melhor, executado na gestão do ex prefeito Ilson Mendes</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/614/10.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/614/10.pdf</t>
   </si>
   <si>
     <t>Apoio a Promoção dos Direitos da Criança e do Adolescente, por meio do acesso a Produtos de Higiene Intima</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Leila Regina Pavezzi, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/618/11.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/618/11.pdf</t>
   </si>
   <si>
     <t>correção do nome do Município de Sabáudia nos comprovantes de saques</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/624/12.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/624/12.pdf</t>
   </si>
   <si>
     <t>Informações sobre o funcionamento das Cameras de segurança instaladas em pontos estratégicos</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/625/13.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/625/13.pdf</t>
   </si>
   <si>
     <t>Informações sobre Processo Seletivo edital 001</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/628/14.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/628/14.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre o planejamento dos serviços, após novas contratações de funcionários da Secretaria Municipal de Industria, Comércio e Serviços Urbanos (SEISU)</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Agnaldo Luciano Valderrama, Aparecido Jose de Brito, Israel, Keliani de Aguiar Luz, Leila Regina Pavezzi, Luis Donizeti de Melo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/629/15.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/629/15.pdf</t>
   </si>
   <si>
     <t>Informações sobre o projeto de calçadas e travessias elevadas solicitadas pela indicação 063</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/640/017.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/640/017.pdf</t>
   </si>
   <si>
     <t>Solicitar informação sobre a piscina que se encontra no Centro do Idoso Ives Furlan</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/647/18.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/647/18.pdf</t>
   </si>
   <si>
     <t>Requerer informção sobre a aplicação da Portaria 2358</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/648/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/648/001.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 041/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1620,68 +1620,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/561/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/563/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/564/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/566/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/567/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/568/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/569/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/572/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/573/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/574/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/575/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/576/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/577/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/578/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/579/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/584/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/585/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/588/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/589/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/590/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/591/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/592/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/595/lixeira.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/599/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/602/025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/603/026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/606/027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/607/028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/612/029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/613/030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/615/031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/616/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/617/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/619/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/620/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/621/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/622/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/623/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/626/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/627/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/631/041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/632/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/634/043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/635/44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/636/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/637/046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/638/047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/639/048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/641/scan049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/642/050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_051_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/644/052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/645/053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/646/054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/649/055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/650/056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/651/057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/653/058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/655/059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/658/60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/659/061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/660/062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/661/063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/633/001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/652/002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/562/05_relacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/586/07.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/604/08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/605/09.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/583/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/587/02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/593/03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/594/04.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_autismo_multa.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/597/06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/600/07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/601/08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/654/09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/565/01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/571/02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/580/03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/582/04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/598/muro_no_cmei_miquelina.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/608/06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/609/07.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/610/08.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/611/09.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/614/10.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/618/11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/624/12.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/625/13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/628/14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/629/15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/640/017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/647/18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/648/001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/561/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/563/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/564/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/566/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/567/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/568/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/569/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/572/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/573/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/574/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/575/011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/576/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/577/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/578/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/579/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/584/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/585/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/588/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/589/019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/590/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/591/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/592/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/595/lixeira.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/599/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/602/025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/603/026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/606/027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/607/028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/612/029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/613/030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/615/031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/616/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/617/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/619/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/620/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/621/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/622/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/623/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/626/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/627/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/631/041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/632/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/634/043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/635/44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/636/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/637/046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/638/047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/639/048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/641/scan049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/642/050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_051_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/644/052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/645/053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/646/054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/649/055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/650/056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/651/057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/653/058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/655/059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/658/60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/659/061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/660/062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/661/063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/633/001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/652/002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/562/05_relacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/586/07.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/604/08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/605/09.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/657/projeto_de_resolucao_007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/583/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/587/02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/593/03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/594/04.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_autismo_multa.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/597/06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/600/07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/601/08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/654/09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/565/01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/571/02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/580/03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/582/04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/598/muro_no_cmei_miquelina.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/608/06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/609/07.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/610/08.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/611/09.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/614/10.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/618/11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/624/12.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/625/13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/628/14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/629/15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/640/017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/647/18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2023/648/001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>