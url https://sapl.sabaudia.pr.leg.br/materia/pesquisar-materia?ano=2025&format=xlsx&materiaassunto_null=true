--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -54,2079 +54,2079 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_supressiva.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Altera o §3º do artigo 29 ao projeto de Lei 012</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/803/supressiva_001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/803/supressiva_001.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 3º e 4º do projeto de Lei 017</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/742/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/742/01.pdf</t>
   </si>
   <si>
     <t>Cobertura na lateral do hospital Santa Terezinha para estacionamento dos veiculos</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/743/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/743/02.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Avenida Arvelino Durante  entre o posto Mendonça e a Cocamar</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/744/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/744/03.pdf</t>
   </si>
   <si>
     <t>Pedir melhorias na secretaria do meio ambiente mais uma linha de tubos para capacitação de água na avenida Arvelino Durante</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/745/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/745/04.pdf</t>
   </si>
   <si>
     <t>Conseguir linha de tubos para capacitação de água na rua Jacomo Valério no numero 1641 a 1657</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/746/05.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/746/05.pdf</t>
   </si>
   <si>
     <t>Encaminhar as medidas totais de terras induistrializadas pelo parque Industrial</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/747/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/747/06.pdf</t>
   </si>
   <si>
     <t>Nomear a estrada do Belançon como Nair Bianchini Belançon</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/748/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/748/07.pdf</t>
   </si>
   <si>
     <t>Encaminhe a secretaria de educação necessidade de organizar projetos de escolinhas de futebol</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cidinei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/750/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/750/08.pdf</t>
   </si>
   <si>
     <t>que seja demarcada mão única</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cidinei Pedreiro, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/751/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/751/09.pdf</t>
   </si>
   <si>
     <t>Que faça mais duas salas de aula na Escola Neida</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/755/010.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/755/010.pdf</t>
   </si>
   <si>
     <t>Continuidade na pista de caminhada do posto hermelinda Salvador</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Israel, Cidinei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/756/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/756/011.pdf</t>
   </si>
   <si>
     <t>Que seja feita iluminação de led na sáida para Astorga</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/757/012.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/757/012.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura de sinalização da via pública, bem como a instalação de placa indicativa de estacionamento com permanência nos termos legais, para a empresa PHARMAHOME Drogaria</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/758/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/758/013.pdf</t>
   </si>
   <si>
     <t>Conclua a pintura e sinalização da estrada rural Valdir Ribeiro</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/759/014.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/759/014.pdf</t>
   </si>
   <si>
     <t>Cosntrução de uma marginal no lado direito da PR 218, iniciando na estrada Valdir Ribeiro até o limite di município, sentido Arapongas</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/760/015.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/760/015.pdf</t>
   </si>
   <si>
     <t>Estacionamento mão unica da Avenida Campos Salles entre o Psoto Maria Rita até a Rua Rodolfo Mendonça</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>André Motorista, Ricardinho Manoeira</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/761/016.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/761/016.pdf</t>
   </si>
   <si>
     <t>Compra de um terreno no conjuto Primavera  para abertura de rua</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/762/017.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/762/017.pdf</t>
   </si>
   <si>
     <t>Doação de um terreno constante no Jardim Primavera aos fundos da caria da rua das Orquideas</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/763/018.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/763/018.pdf</t>
   </si>
   <si>
     <t>Faça recape nas ruas Felipenses, Galatas e Efésios no Jardim Renascer II</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/764/019.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/764/019.pdf</t>
   </si>
   <si>
     <t>Coberturas nas estradas das ecolas no CMEi Criança Feliz, Cmei Pequeno Polegar e Cmei Miquelina Aparecida Gorzoni Manueira</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/766/020.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/766/020.pdf</t>
   </si>
   <si>
     <t>Pavimentação na Rua das Flores no jardim Primavera</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/767/021.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/767/021.pdf</t>
   </si>
   <si>
     <t>Instalar uma placa de localização de endereço no Bairro California</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/768/022.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/768/022.pdf</t>
   </si>
   <si>
     <t>Instalação de parquinho no bairro Califórnia</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/771/023.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/771/023.pdf</t>
   </si>
   <si>
     <t>Disponibilizados de forma interrupta itens essencias de higiene no Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/772/024.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/772/024.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR KITS DE HIGIENE  o centro de Eventos</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/773/025.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/773/025.pdf</t>
   </si>
   <si>
     <t>Viabilidade de uma possivel construção de lombada redutor na Rua Euclides Prado</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Paulo Sérgio, Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/774/026.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/774/026.pdf</t>
   </si>
   <si>
     <t>Implementação de oficias extracurriculares no CMei Pequeno Polegar</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Alex, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/775/027.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/775/027.pdf</t>
   </si>
   <si>
     <t>Construção de mais duas salas de aula no Cmei Pequeno Polegar</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/776/28.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/776/28.pdf</t>
   </si>
   <si>
     <t>retierada dos outdoors instalados na saída das vilas</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/777/029.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/777/029.pdf</t>
   </si>
   <si>
     <t>Realize estacionamento no Colegio estadual Sabáudia na parte de trás do colegio</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, André Motorista, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/778/030.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/778/030.pdf</t>
   </si>
   <si>
     <t>Realize trabalho na localidade do KM 21 oara vila Vitória e Vitória para que seja feitas as bacias de contenções para o escoamento de água da chuva.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, André Motorista</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/779/031.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/779/031.pdf</t>
   </si>
   <si>
     <t>Viabilize um projeto de preservação em nosso fundo de vale</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/780/032.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/780/032.pdf</t>
   </si>
   <si>
     <t>Melhorias e reforma na quadra esportiva ao lado da Unidade de Sáude Hermelinda Salvador</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/783/33.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/783/33.pdf</t>
   </si>
   <si>
     <t>Parceria com a Sanepar ou projeto ao governo do estado para distribuição de kits de caixa de água</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/784/34.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/784/34.pdf</t>
   </si>
   <si>
     <t>Sistema de som pra capela mortuária</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Xandu, Cidinei Pedreiro, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/785/35.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/785/35.pdf</t>
   </si>
   <si>
     <t>Manutenções e melhorias nas quadras de areia</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/786/36.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/786/36.pdf</t>
   </si>
   <si>
     <t>Pavimentação e iluminaçãopública da Rua Ipe Branco</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/787/37.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/787/37.pdf</t>
   </si>
   <si>
     <t>Duas faixas de pedestres elevadas na Rua Sao Paulo entre o Colégio Sabaudia e a escola Neida e outra na rua Tiradentes</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/788/38.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/788/38.pdf</t>
   </si>
   <si>
     <t>Alargamento da primeira e segunda ponte</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/789/039.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/789/039.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade para as edificçãoes e melhorias na escola Domoacir Coelho</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/790/040.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/790/040.pdf</t>
   </si>
   <si>
     <t>Verifique estrutural de poste de iluminação pública na rua Judéia</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Professor Alex, Israel, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/791/041.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/791/041.pdf</t>
   </si>
   <si>
     <t>Construção de um posto de saúde no Distrito bom Progresso</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/792/42_acessibilidade_nor_orgaos_pulicos.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/792/42_acessibilidade_nor_orgaos_pulicos.docx</t>
   </si>
   <si>
     <t>Realização de visita técnica nos estabelecimentos do Poder Público para verificar a necessidade de adaptações de acessibilidade e adequação</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Xandu, Cidinei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/793/043.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/793/043.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública na Rua Genova no conjunto Vibonati</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/794/044.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/794/044.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização e redutoresd de velocidade no parque Industrial na Avenida Arvelino Durante</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cidinei Pedreiro, André Motorista, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/798/45.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/798/45.pdf</t>
   </si>
   <si>
     <t>Realizado pintura no chão e colocar placa de PARE No residencial Catedra I e II</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Cidinei Pedreiro, André Motorista, Ricardinho Manoeira</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/799/46.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/799/46.pdf</t>
   </si>
   <si>
     <t>Viabilize pavimentação a rua Elevir Fernandes de Carvalho</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/800/047.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/800/047.pdf</t>
   </si>
   <si>
     <t>Manutenção na rua sem saida na rua Argemiro Salvador em frente a saída a Rua Argemiro</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/801/48.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/801/48.pdf</t>
   </si>
   <si>
     <t>Construção de alguns redutores de velocidade naa Rua São lucas e Nelson Schiavo</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/802/49.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/802/49.pdf</t>
   </si>
   <si>
     <t>Placa indicativa ATENÇÃO MÁQUINAS AGRICOLAS Na estrada Valdir Ribeiro</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>André Motorista, Israel, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/804/050.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/804/050.pdf</t>
   </si>
   <si>
     <t>providencie o andamento necessário da ligação da rua Alberto Kinene com a rua Vereador Antonio Alves dos Santos</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/805/051.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/805/051.pdf</t>
   </si>
   <si>
     <t>Reforme os vestiários e os banheiros do complexo esportivo</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/806/052.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/806/052.pdf</t>
   </si>
   <si>
     <t>Para que faça instalação da iluminação no estádio João Hespanhol</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/807/placa_centro_comunitario.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/807/placa_centro_comunitario.doc</t>
   </si>
   <si>
     <t>Reparo da placa indicativa do Centro Comunitário Anderson Aparecido de Souza “Andinho”, localizada na Rua Euclides Prado, no Conjunto Américo Saboia.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/811/54.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/811/54.pdf</t>
   </si>
   <si>
     <t>Denomine no Centro Comunitário do Conjunto Canaã como Nelson Ananias Pinto</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/812/55_perfuracao_de_caixa_dgua.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/812/55_perfuracao_de_caixa_dgua.docx</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano e construção de caixa de agua</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Cidinei Pedreiro, Israel, Paulo Sérgio, Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/814/56.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/814/56.pdf</t>
   </si>
   <si>
     <t>Compra de um caminhão com cesto aéreo</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Zezinho, André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/815/57.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/815/57.pdf</t>
   </si>
   <si>
     <t>Possibilidade de estudo nos locais de nossa cidade ains estao os trailer instalados</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/819/58.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/819/58.pdf</t>
   </si>
   <si>
     <t>Contratação de um vigilante noturno para atuar no Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/820/59.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/820/59.pdf</t>
   </si>
   <si>
     <t>Providenciada a instalação de um ponto de ônibus no residencial Eldorado</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/821/060indicacao_academia.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/821/060indicacao_academia.docx</t>
   </si>
   <si>
     <t>Convênio com academia de ginástica</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>André Motorista, Ricardinho Manoeira, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/826/61.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/826/61.pdf</t>
   </si>
   <si>
     <t>Colocação de redutores de velocidade</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>André Motorista, Cidinei Pedreiro, Israel, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/827/62.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/827/62.pdf</t>
   </si>
   <si>
     <t>Contratação de um parque de diversão gratuito para as crianças</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>André Motorista, Cidinei Pedreiro, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/828/062_piso_serventes.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/828/062_piso_serventes.docx</t>
   </si>
   <si>
     <t>Seja estudada a possibilidade de conceder um reajuste no piso salarial da classe dos serventes gerais</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Israel, Cidinei Pedreiro, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/829/064_troca_de_postes.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/829/064_troca_de_postes.doc</t>
   </si>
   <si>
     <t>Troca de 3 postes com pintura na pista de caminhada e na malha aviária na Avenida Campos Sales, juntos com a avenida Jácomo Valério</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/830/065_melhorias_rua_rgemiro_salvador.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/830/065_melhorias_rua_rgemiro_salvador.doc</t>
   </si>
   <si>
     <t>Melhorias na Rua Argemiro Salvador</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/831/066_remanejamento_para_marcar_consulta.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/831/066_remanejamento_para_marcar_consulta.doc</t>
   </si>
   <si>
     <t>remanejamento dos agendamentos para consultas especializadas</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Israel, Paulo Sérgio, Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/832/067.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/832/067.doc</t>
   </si>
   <si>
     <t>Solicitar o Micro Revestimento da Estrada Municipal Valdir Ribeiro, da BR 218 até a estrada da ponte seca dando 7 km.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/833/68.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/833/68.pdf</t>
   </si>
   <si>
     <t>Pavimentação  asfáltica na Marginal Arvelino Durante</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/834/69.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/834/69.pdf</t>
   </si>
   <si>
     <t>Contratação de mais uma profissional fonoaudiologa</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/835/70.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/835/70.pdf</t>
   </si>
   <si>
     <t>Cascalhamento complementar da estrada Alfredo Trevisoli</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/837/71.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/837/71.pdf</t>
   </si>
   <si>
     <t>Projeto de implantação de um viveiro</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/840/72.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/840/72.pdf</t>
   </si>
   <si>
     <t>Reparos e aquisição de equipamentos para a Casa da Cultura Professora Vanilha Bana</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/841/73.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/841/73.pdf</t>
   </si>
   <si>
     <t>Solicitando um caminhão para a coleta seletiva</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/842/74.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/842/74.pdf</t>
   </si>
   <si>
     <t>Solicitar trocas de pisos e portas da capela mortuária</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/843/75.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/843/75.pdf</t>
   </si>
   <si>
     <t>Paviementaçção asfáltica com implantação de galeria pluvial na via marginal localizada ao lado das indústrias</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/844/76.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/844/76.pdf</t>
   </si>
   <si>
     <t>Continuidade do projeto de construção de calçadas com oaver, iniciando oelo bairro América Sabóia e avançando dos bairros mais antigos até os mais novos municipio</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/845/77.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/845/77.pdf</t>
   </si>
   <si>
     <t>Aplicação de massa asfáltica sobre o calçamento com pedras irregulares na estrada de acesso ao Molipark</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/846/78.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/846/78.pdf</t>
   </si>
   <si>
     <t>Revitalização completa na Praça Juliana Pazezzi, no Conjuto América Sabóia, com implantação de piso intertravado (paver), pintura geral, reforma área do playground infantil e implantaçãoi de estacionamento vertical</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Xandu, André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/847/79.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/847/79.pdf</t>
   </si>
   <si>
     <t>Parceria da secretaria de Assistência Social e outras pastas competentes, estude a viabilidade de implementar programas e atividades esportivas voltadas ás pessoas com deficência (PCD) em nosso município</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/849/80.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/849/80.pdf</t>
   </si>
   <si>
     <t>Reforma e melhoria na rodoviária municipal</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/850/81.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/850/81.pdf</t>
   </si>
   <si>
     <t>Viabilidade de um terreno para a construção e implantação de um canil municipal</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/858/82.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/858/82.pdf</t>
   </si>
   <si>
     <t>Ampliação e fortalecimento das ações voltadas à causa animal em Sabáudia</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/861/83.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/861/83.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação Pública na estrada da Castanha</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Israel, Cidinei Pedreiro, Paulo Sérgio, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/863/84.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/863/84.pdf</t>
   </si>
   <si>
     <t>Implantação do detranzinho e Sabáudia</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Israel, André Motorista, Ricardinho Manoeira, Rodrigo Trava Paraguai, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/864/85.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/864/85.pdf</t>
   </si>
   <si>
     <t>Continuidade da ilimunação pública da Vila Coelho</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_086_-_coleta_de_lixo_no_pau_d_alho.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_086_-_coleta_de_lixo_no_pau_d_alho.docx</t>
   </si>
   <si>
     <t>Implantação de coleta seletiva de lixo orgânico duas vezes por semana</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Xandu, Cidinei Pedreiro, Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/868/087_indicacao_cameras_no_estadido_municipal.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/868/087_indicacao_cameras_no_estadido_municipal.docx</t>
   </si>
   <si>
     <t>Instalação de cameras de segurança no estádio Municipal João Hespanhol</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Israel, André Motorista, Cidinei Pedreiro, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/871/088.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/871/088.pdf</t>
   </si>
   <si>
     <t>Semaforo na Avendia Campos Salles com a Rua São Paulo</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/872/089.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/872/089.pdf</t>
   </si>
   <si>
     <t>Compra de um ônibus para transporte de trabalhadores</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/875/90.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/875/90.pdf</t>
   </si>
   <si>
     <t>Caminhão compactador de resíduos</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, André Motorista, Cidinei Pedreiro, Israel, Paulo Sérgio, Professor Alex, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/877/91.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/877/91.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na rua Vilson Bana</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, André Motorista, Cidinei Pedreiro, Israel, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/878/92.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/878/92.pdf</t>
   </si>
   <si>
     <t>Continuidade na pista de caminhada Shigueru Unoki</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_093_-_iluminacao_publica_na_estrada_valdir_ribeiro.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_093_-_iluminacao_publica_na_estrada_valdir_ribeiro.docx</t>
   </si>
   <si>
     <t>Iluminação pública no trevo da estrada Valdir Ribeiro</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_094_-_iluminacao_publica_em_frente_a_escola_neida_de_assis_brasileiro.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_094_-_iluminacao_publica_em_frente_a_escola_neida_de_assis_brasileiro.docx</t>
   </si>
   <si>
     <t>Instalação de iluminação pública em frente a escola Municipal Neida</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Israel, Cidinei Pedreiro, Paulo Sérgio, Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/882/95.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/882/95.pdf</t>
   </si>
   <si>
     <t>Continuidade  da iluminação pública nas proximodades do mercado Sao Pedro</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Israel, André Motorista, Cidinei Pedreiro, Paulo Sérgio, Professor Alex, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/883/96.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/883/96.pdf</t>
   </si>
   <si>
     <t>Fechamento laterais da quadra esporte professor Olivio Pereira de Oliveira</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/885/97.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/885/97.pdf</t>
   </si>
   <si>
     <t>possibilidade de ibter cursos profissionalizantes para corte, costura e pintura no período noturno</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/886/98.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/886/98.pdf</t>
   </si>
   <si>
     <t>viabilidade de realização de permuta de terreno com terceiros, de modo a possibilitar a implantação de um playground infantil, academia da terceira idade e espaço de lazer no Residencial Eldorado</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/887/99.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/887/99.pdf</t>
   </si>
   <si>
     <t>Possibilidade de melhoramento na iluminação pública localizada na Praça da Igreja Santa Terezinha</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Professor Alex, André Motorista, Cidinei Pedreiro, Israel, Paulo Sérgio, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/888/100.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/888/100.pdf</t>
   </si>
   <si>
     <t>Fechamento das laterais da quadra do Cmei Professora Miquelina</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/889/101.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/889/101.pdf</t>
   </si>
   <si>
     <t>Recape do pronto Atendimento até a saida da praça Igreja Santa Terezinha</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Professor Alex, Cidinei Pedreiro, Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/890/102.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/890/102.pdf</t>
   </si>
   <si>
     <t>Realizar atividades e eventos culturais e turisticos na feira familiar no Centro de eventos Municipal</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Professor Alex, Cidinei Pedreiro, Israel, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/891/103.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/891/103.pdf</t>
   </si>
   <si>
     <t>Promover a necessidade do reforço da iluminação pública nas proximidades do campinho de areia e do playground no Jardim Catedral</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>André Motorista</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/892/104.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/892/104.pdf</t>
   </si>
   <si>
     <t>Aquisição de ônibus adaptado, com rampa elevatória e dois espaços destinados a cadeiras de rodas, com no minimo 30 lugares, para atender alunos da educação especial</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/893/105.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/893/105.pdf</t>
   </si>
   <si>
     <t>Construir mais um campo de futebol no municipio de Sabáudia</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Professor Alex, Cidinei Pedreiro, Israel, Paulo Sérgio, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/894/106.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/894/106.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouros com agua potável nas praças</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/895/107.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/895/107.pdf</t>
   </si>
   <si>
     <t>Realize estudo técnico de viabilidade para adesão e implantação dos Porgramas Estaduais de parques Urbanos</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/896/108.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/896/108.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na estrada Valdir Ribeiro proximo a estrada do Orle</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/898/109.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/898/109.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma nogociação/permuta/compra com os proprietários dos dois terrenos que dá no fim da rua Manoeira Garcia</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/901/110_ampliancao_garagem.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/901/110_ampliancao_garagem.docx</t>
   </si>
   <si>
     <t>Amplie a cobertura da garagem Donizete Messias dos Santos</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/905/111.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/905/111.pdf</t>
   </si>
   <si>
     <t>Transformar a Escola Domoacir Coelho em Colégio Civico Militar</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/906/112.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/906/112.pdf</t>
   </si>
   <si>
     <t>Após Sanção do projeto de Lei 092 que seja realizada a cessão de uso do Complexo esportivo  do Conjunto Canaã</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/907/113.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/907/113.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei ara desmembramento e a regularização dos terrenos antigos</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/908/114.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/908/114.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica do Jardim Ana elisa</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Mo</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_001.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio as Apaes</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>André Motorista, Cidinei Pedreiro, Israel, Paulo Sérgio, Professor Alex, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/852/02_expotecnica.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/852/02_expotecnica.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos a Emater e ao senhor Claudo D'Agostini</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/855/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/855/03.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Claudia D Agostini</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/859/04_luiz_otonio_defesa_civil.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/859/04_luiz_otonio_defesa_civil.doc</t>
   </si>
   <si>
     <t>Ao Coordenador da Defesa Civil</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/899/mocao_de_repudio_-_apae.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/899/mocao_de_repudio_-_apae.docx</t>
   </si>
   <si>
     <t>Moção de repudio ao decreto 12.686</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_decreto_01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_decreto_01.pdf</t>
   </si>
   <si>
     <t>Concede prêmio mulher destaque do município de Sabáudia, conforme Lei 588/2019</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_decreto_02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_decreto_02.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honorário ao senhor Jair de Oliveira</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/876/titulo_de_cidada_honorario_sebastiao.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/876/titulo_de_cidada_honorario_sebastiao.doc</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário ao senhor Sebastião Dalcin Rosa</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/897/proj_de_decreto_04_padre.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/897/proj_de_decreto_04_padre.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Honorário ao Reverendissimo Padre Willian Junior Bianchi</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/739/001-_recomposicao_salarial.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/739/001-_recomposicao_salarial.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisao geral e anual, para fins de recomposição da perda do seu poder aquisitivo e reajuste salarial dos servidores efetivos e comissonado da Câmara Municipal de Sabáudia</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/740/002__auxilio_alimentacao.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/740/002__auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>Altera o artigo 1 da lei 682/2022 que dispõe sobre o auxilio alimentação aos servidores públicos efetivos e comissionados da Câmara Municipal de Sabáudia</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/741/003_recomposicao-salarial_prefeito.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/741/003_recomposicao-salarial_prefeito.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão dad Revisão Geral e anual do prefeito, vice-prefeito, secretários e procurador geral do Municipio de Sabáudia e dá outras providências</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_conducao_animais.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_conducao_animais.pdf</t>
   </si>
   <si>
     <t>Estabelece regras de segurança para posse e condução responsável de cães</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Insere no calendário oficil do Município de Sabáudia a Semana de Atenção ao Idoso, a ser comemorada anualmente na semana de 1º de outubro</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_006_.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_006_.pdf</t>
   </si>
   <si>
     <t>Assegura às pessoas com deficiência o direito de preferência na aquisição de unidades habitacionais populares implantadas com recursos do Fundo Municipal de Habitação</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/818/001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/818/001.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei 020</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/822/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/822/007.pdf</t>
   </si>
   <si>
     <t>Isntitui no Municipio de Sabáudia o Dia dos grupos de orçaão a ser comeorada anualmente no primeiro domingo de agosto</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/824/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/824/008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de medidas de atenção, prevenção, tratamento e reinserção social de usuários de dorgas no âmbito muncipal</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/856/09_orientacao_de_fraudes_a_idosos.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/856/09_orientacao_de_fraudes_a_idosos.doc</t>
   </si>
   <si>
     <t>institui a campanha municipal aos idosos contra fraudes e golpes no comércio eletronico e na internet</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/860/010.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/860/010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regras e procedimentos a serem adotados pela Câmara Municipal de Sabáudia, para concessão do auxílio alimentação</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura de Educador para Professor nos cargos da Rede Municipal</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_013.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a fornecer transporte gratuito aos muncípes que necessitarem se deslocar  para realização de pericia médica em orgãos da Previdência Social</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/848/resolucao_02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/848/resolucao_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do arts. 198, Paragrafo único da Resolução 02/92</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/873/resolucao_03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/873/resolucao_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 03</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/749/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/749/01.pdf</t>
   </si>
   <si>
     <t>Institui obrigatoriedade de realização de exames de acuidade visual audiitva nas escolas e creches municipais e dá outras providências</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/765/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/765/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do prêmio Melhores do Esporte</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/810/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/810/03.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o Programa Horta Escolar, com o objetivo de desenvolver ações para institucionalizar a instalação e manutenção de hortas nas escolas</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/838/004_dia_do_ciclismo.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/838/004_dia_do_ciclismo.docx</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do Município, o Dia Municipal de Ciclista</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/857/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/857/04.pdf</t>
   </si>
   <si>
     <t>Institui  a árvore da homenagem aos pioneiros Monumento da Cidade de Sabáudia</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/865/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/865/06.pdf</t>
   </si>
   <si>
     <t>Institui o programa Municipal de oficinas culturais de Sabáudia</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/902/pre_-_projeto_de_lei_n_007-2025_-_votacao_para_diretores_e_vice-diretores_das_escolas_municipais.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/902/pre_-_projeto_de_lei_n_007-2025_-_votacao_para_diretores_e_vice-diretores_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a democatização da gestão escolar no âmbito da rede municipa de ensino, alterando a forma de eleição para diretores, vice-dirtorees das escolas municipais</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/903/pre_-_projeto_de_lei_n_008-2025_-_denominacao_de_nome_felismino_do_novo_cras_2.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/903/pre_-_projeto_de_lei_n_008-2025_-_denominacao_de_nome_felismino_do_novo_cras_2.docx</t>
   </si>
   <si>
     <t>Deniminação do novo Cras aprovado na Lei 953/2025 de Felismino Cavalari Mendonça</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/904/009.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/904/009.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do calendário oficial de eventos turisticos e culturais do Município de Sabáudia</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/753/01.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/753/01.pdf</t>
   </si>
   <si>
     <t>Informaçãoes quanto a dengue no ano de 2024</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/769/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/769/02.pdf</t>
   </si>
   <si>
     <t>Informações sobre salários dos tecnicos de enfermagem, enefermeiros</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/770/03.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/770/03.pdf</t>
   </si>
   <si>
     <t>Que exexute a lei 573/2019, sobre Sanções e penalidades para aqueles que praticam maus tratos aos animais</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/782/04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/782/04.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a entrega de escrituras aos moradores do programa do governo federal Morar Melhor</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Cidinei Pedreiro, Israel, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/813/05.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/813/05.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao DER lamobada eletronica de sinalização no trevo de Sabáudia</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/816/06.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/816/06.pdf</t>
   </si>
   <si>
     <t>Requerere informações sobre a reforma do clube</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/817/07.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/817/07.pdf</t>
   </si>
   <si>
     <t>requer informações sobre os objetos retiradps da iluminação dos postes públicos</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/823/08.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/823/08.pdf</t>
   </si>
   <si>
     <t>análise sobre as devidas adequações referentes as taxas de iluminação pública mensais.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/825/09_insalubridade.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/825/09_insalubridade.docx</t>
   </si>
   <si>
     <t>Informações quanto a perícia ou dados de insalubridade, concedida aos servidores públicos municipais</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/836/09.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/836/09.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da estrada rural conhecida como Jangada</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/851/011.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/851/011.pdf</t>
   </si>
   <si>
     <t>Retirada de um bico do canta da rua já doada, localizada na rua Olimpio Marques com a Rua São João, com o objetivo de alrgar o trecho e melhorar o tráfego do local</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/869/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/869/013.pdf</t>
   </si>
   <si>
     <t>requerer informações da não colocação da placa com o nome Marcos de Aguiar Luz</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/870/013.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/870/013.pdf</t>
   </si>
   <si>
     <t>Motivo da não colocação da placa</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/884/014.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/884/014.pdf</t>
   </si>
   <si>
     <t>Informações a cerca da verba proveniente do Governo Federal</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/900/15_barraca_festa_crianca.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/900/15_barraca_festa_crianca.docx</t>
   </si>
   <si>
     <t>Informações das barracas para o dia das crianças</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/796/modificativa_001.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/796/modificativa_001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º e anexo II, do Projeto de lei nº 013/2025</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/853/modificativa_002.doc</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/853/modificativa_002.doc</t>
   </si>
   <si>
     <t>Altera o artigo 3º do Projeto de lei 045</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_04.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 059</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/881/emenda_modificativa.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/881/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3 em seu artigo 3º em seu paragrafo único, projeto de Lei 069/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2433,68 +2433,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/803/supressiva_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/742/01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/743/02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/744/03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/745/04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/746/05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/747/06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/748/07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/750/08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/751/09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/755/010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/756/011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/757/012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/758/013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/759/014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/760/015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/761/016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/762/017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/763/018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/764/019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/766/020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/767/021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/768/022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/771/023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/772/024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/773/025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/774/026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/775/027.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/776/28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/777/029.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/778/030.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/779/031.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/780/032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/783/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/784/34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/785/35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/786/36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/787/37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/788/38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/789/039.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/790/040.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/791/041.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/792/42_acessibilidade_nor_orgaos_pulicos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/793/043.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/794/044.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/798/45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/799/46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/800/047.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/801/48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/802/49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/804/050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/805/051.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/806/052.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/807/placa_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/811/54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/812/55_perfuracao_de_caixa_dgua.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/814/56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/815/57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/819/58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/820/59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/821/060indicacao_academia.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/826/61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/827/62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/828/062_piso_serventes.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/829/064_troca_de_postes.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/830/065_melhorias_rua_rgemiro_salvador.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/831/066_remanejamento_para_marcar_consulta.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/832/067.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/833/68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/834/69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/835/70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/837/71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/840/72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/841/73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/842/74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/843/75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/844/76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/845/77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/846/78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/847/79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/849/80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/850/81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/858/82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/861/83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/863/84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/864/85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_086_-_coleta_de_lixo_no_pau_d_alho.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/868/087_indicacao_cameras_no_estadido_municipal.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/871/088.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/872/089.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/875/90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/877/91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/878/92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_093_-_iluminacao_publica_na_estrada_valdir_ribeiro.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_094_-_iluminacao_publica_em_frente_a_escola_neida_de_assis_brasileiro.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/882/95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/883/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/885/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/886/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/887/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/888/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/889/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/890/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/891/103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/892/104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/893/105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/894/106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/895/107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/896/108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/898/109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/901/110_ampliancao_garagem.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/905/111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/906/112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/907/113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/908/114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/852/02_expotecnica.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/855/03.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/859/04_luiz_otonio_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/899/mocao_de_repudio_-_apae.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_decreto_02.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/876/titulo_de_cidada_honorario_sebastiao.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/897/proj_de_decreto_04_padre.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/739/001-_recomposicao_salarial.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/740/002__auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/741/003_recomposicao-salarial_prefeito.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_conducao_animais.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_006_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/818/001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/822/007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/824/008.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/856/09_orientacao_de_fraudes_a_idosos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/860/010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/848/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/873/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/749/01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/765/02.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/810/03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/838/004_dia_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/857/04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/865/06.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/902/pre_-_projeto_de_lei_n_007-2025_-_votacao_para_diretores_e_vice-diretores_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/903/pre_-_projeto_de_lei_n_008-2025_-_denominacao_de_nome_felismino_do_novo_cras_2.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/904/009.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/753/01.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/769/02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/770/03.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/782/04.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/813/05.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/816/06.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/817/07.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/823/08.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/825/09_insalubridade.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/836/09.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/851/011.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/869/013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/870/013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/884/014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/900/15_barraca_festa_crianca.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/796/modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/853/modificativa_002.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/881/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/797/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/803/supressiva_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/742/01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/743/02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/744/03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/745/04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/746/05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/747/06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/748/07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/750/08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/751/09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/755/010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/756/011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/757/012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/758/013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/759/014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/760/015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/761/016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/762/017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/763/018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/764/019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/766/020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/767/021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/768/022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/771/023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/772/024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/773/025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/774/026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/775/027.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/776/28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/777/029.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/778/030.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/779/031.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/780/032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/783/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/784/34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/785/35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/786/36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/787/37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/788/38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/789/039.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/790/040.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/791/041.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/792/42_acessibilidade_nor_orgaos_pulicos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/793/043.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/794/044.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/798/45.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/799/46.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/800/047.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/801/48.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/802/49.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/804/050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/805/051.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/806/052.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/807/placa_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/811/54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/812/55_perfuracao_de_caixa_dgua.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/814/56.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/815/57.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/819/58.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/820/59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/821/060indicacao_academia.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/826/61.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/827/62.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/828/062_piso_serventes.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/829/064_troca_de_postes.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/830/065_melhorias_rua_rgemiro_salvador.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/831/066_remanejamento_para_marcar_consulta.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/832/067.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/833/68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/834/69.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/835/70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/837/71.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/840/72.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/841/73.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/842/74.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/843/75.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/844/76.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/845/77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/846/78.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/847/79.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/849/80.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/850/81.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/858/82.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/861/83.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/863/84.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/864/85.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_086_-_coleta_de_lixo_no_pau_d_alho.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/868/087_indicacao_cameras_no_estadido_municipal.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/871/088.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/872/089.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/875/90.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/877/91.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/878/92.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_093_-_iluminacao_publica_na_estrada_valdir_ribeiro.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_094_-_iluminacao_publica_em_frente_a_escola_neida_de_assis_brasileiro.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/882/95.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/883/96.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/885/97.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/886/98.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/887/99.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/888/100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/889/101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/890/102.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/891/103.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/892/104.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/893/105.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/894/106.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/895/107.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/896/108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/898/109.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/901/110_ampliancao_garagem.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/905/111.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/906/112.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/907/113.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/908/114.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/852/02_expotecnica.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/855/03.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/859/04_luiz_otonio_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/899/mocao_de_repudio_-_apae.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/781/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_decreto_02.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/876/titulo_de_cidada_honorario_sebastiao.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/897/proj_de_decreto_04_padre.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/739/001-_recomposicao_salarial.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/740/002__auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/741/003_recomposicao-salarial_prefeito.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_conducao_animais.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_006_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/818/001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/822/007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/824/008.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/856/09_orientacao_de_fraudes_a_idosos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/860/010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/866/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/848/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/873/resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/749/01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/765/02.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/810/03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/838/004_dia_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/857/04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/865/06.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/902/pre_-_projeto_de_lei_n_007-2025_-_votacao_para_diretores_e_vice-diretores_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/903/pre_-_projeto_de_lei_n_008-2025_-_denominacao_de_nome_felismino_do_novo_cras_2.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/904/009.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/753/01.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/769/02.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/770/03.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/782/04.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/813/05.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/816/06.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/817/07.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/823/08.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/825/09_insalubridade.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/836/09.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/851/011.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/869/013.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/870/013.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/884/014.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/900/15_barraca_festa_crianca.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/796/modificativa_001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/853/modificativa_002.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/874/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2025/881/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>