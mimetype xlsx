--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -10,326 +10,698 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="216">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que adote as providências administrativas e técnicas necessárias para a implementação da oferta gratuita do implante contraceptivo subdérmico de etonogestrel (Implanon) na rede pública de saúde do Município de Sabáudia – PR, em consonância com sua incorporação ao Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Israel, André Motorista, Cidinei Pedreiro, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu, Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002-2026_-_israel.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002-2026_-_israel.docx</t>
   </si>
   <si>
     <t>Reforma e manutenção do Centro do Idoso</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003-2026_-_israel.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003-2026_-_israel.docx</t>
   </si>
   <si>
     <t>instalação de um playground (parquinho) na Praça Valdinei Fardim, no bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004-2026_-_israel.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004-2026_-_israel.docx</t>
   </si>
   <si>
     <t>realizar melhorias estruturais na Capela Mortuária municipal, incluindo a instalação de uma divisória entre as duas salas de velório</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005-2026_-_israel_1.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005-2026_-_israel_1.docx</t>
   </si>
   <si>
     <t>a instalação de câmeras de segurança nas dependências das Unidades Básicas de Saúde (UBSs) do município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/920/006_corrimao_no_ubs_antonio_valerio.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/920/006_corrimao_no_ubs_antonio_valerio.docx</t>
   </si>
   <si>
     <t>Instalação de corrimãos acessíveis na entrada da Unidade Básica Antônio Valério</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>André Motorista, Cidinei Pedreiro, Israel, Ricardinho Manoeira</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/925/007.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/925/007.pdf</t>
   </si>
   <si>
     <t>Garantir a isonomia no atendimento a todas as pessoas com Transtorno do Espectro Autista (TEA) residentes no município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/926/008.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/926/008.pdf</t>
   </si>
   <si>
     <t>Sejam realizadas melhorias e reforço na iluminação pública no entorno do Campo Municipal de Sabáudia (Estádio João Hespanhol), bem como a adequação, reforço e elevação do alambrado existente ao longo da área de circulação, visando maior segurança dos usuários e da comunidade.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Professor Alex, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/927/009.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/927/009.pdf</t>
   </si>
   <si>
     <t>Construção de pátio coberto na entrada, instalação de ar-condicionado na cozinha e a construção de mais 03 (três) salas de aula no CMEI Pequeno Polegar, reiterando termos da Indicação nº 27/2025.</t>
   </si>
   <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/936/010.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração dos pedidos de obras e melhorias na Escola Municipal Professor Domoacir Coelho</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/937/012.pdf</t>
+  </si>
+  <si>
+    <t>Construção de pátio coberto, execução de pintura externa e repraros estuturais e reitereção das demandas apresentadas em diversas C I no Cmei Criança Feliz</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/938/013.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de ar condicionado em todas as cozinhas dos Cmeis, escolas Municipais, Centro da Juventude e Centro de Convivência do Idoso</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>André Motorista</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/930/014.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de estacionamento exclusivo para motocicletas na Avenida Campos Salles, em frente ao imóvel 13 ( casa dos Mendonça).</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>André Motorista, Ricardinho Manoeira</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/931/015.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção ou troca dos aparelhos da Academia ao ar Livre em todo o município</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Israel, Paulo Sérgio</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/932/016.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de um novo veículo, destinado exclusivamente ao transporte de passageiros e munícipes que realizam tratamento médicos especializados em Curitiba.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Paulo Sérgio</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/933/017.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de lâmpadas na academia da terceira idade e manutenção de iluminação pública na via de acesso a Igreja Metodista</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/940/018.pdf</t>
+  </si>
+  <si>
+    <t>criação de um espaço publico destinado ao acolhimento, tratamento, abrigo de animais de situação de rua, abandonados</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>André Motorista, Cidinei Pedreiro, Israel, Ricardinho Manoeira, Rodrigo Trava Paraguai, Xandu</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/944/019.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um campo de bocha e um campo de Malha nas depedencias do estádio Municipal João Hespanhol</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Continuação da pavimentação asfáltica da Avenida Arvelino Durante, no trecho compreendido entre a empresa VTN até a divisa do Município de Arapongas</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/948/021.pdf</t>
+  </si>
+  <si>
+    <t>Providências necessárias em relação à praça Juliana Beiser Pavezzi, localizada o Conjunto América Sabóia</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Xandu</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/949/022.pdf</t>
+  </si>
+  <si>
+    <t>Adotadas providências necessárias visando a contratação de profissionais de segurança para atuarem nas escolas e colégios de Sabáudia</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/950/023.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica e instalação de iluminação pública na Rua Elzevir Fernandes de Carvalho, entre as empresas Furgões Brasil e Prepar</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Xandu, Cidinei Pedreiro</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/951/024.pdf</t>
+  </si>
+  <si>
+    <t>Troca de Lâmpadas no Bairro Recanto Vale Verde</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/956/026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de um prédio próprio para a secretaria Municipal de Educação, contemplando uma estrutura moderna e um depósito centralizado para a merenda escolar</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/958/indicacao_027-2026_-_jose.docx</t>
+  </si>
+  <si>
+    <t>Pagamento do incentivo financeiro aos Agentes Comunitários de saúde</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>Mo</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/954/mocao_de_aplausos_-_n001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos  ao senhor Caio Vinicius dos Santos Lopes</t>
+  </si>
+  <si>
     <t>922</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/922/decreto_001-_mulher_destaque_maria_rosa.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/922/decreto_001-_mulher_destaque_maria_rosa.pdf</t>
   </si>
   <si>
     <t>Concede prêmio mulher destaque do município de Sabáudia, conforme Lei 588/2019</t>
   </si>
   <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/941/projeto_de_decreto_02_-_titulo_de_cidadao_honorario.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao senhor Ezequiel de Souza Magalhães</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/929/03.pdf</t>
+  </si>
+  <si>
+    <t>Concede prêmio mulher destaque do município de Sabáudia a senhora Margarete Aparecida dos Santos.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/946/decreto_n_004-2026_-_premio_mulher_destaque_simone_caburon_-_xandu.pdf</t>
+  </si>
+  <si>
+    <t>Concede prêmio Mulher Destaque do Município de Sabáudia, conforme Lei nº 588/2019</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>Israel, Paulo Sérgio, Professor Alex, Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/953/projeto_de_decreto_n_005-2026_-_titulo_de_cidadao_honorario_ao_senhor_ailton_batista_dos_santos_-.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de  Cidadão honorário ao senhor Ailton Batista dos Santos</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>Paulo Sérgio, Israel, Professor Alex</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_decreto_n_006-2026_-titulo_de_cidadao_honorario.pdf</t>
+  </si>
+  <si>
+    <t>titulo de Cidadão Honorário ao Senhor Vanil Aparcido Carmona Cabrera</t>
+  </si>
+  <si>
     <t>909</t>
   </si>
   <si>
     <t>pl</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Edson Hugo Manueira</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA ESPECIAL PARA TRAMITAÇÃO DE DELIBERAÇÃO DOS PROJETOS DE LEI N° 01, 02, 03, 04, 05, 06, 07, 08 E 09/2026.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Professor Alex, Israel, Paulo Sérgio, Xandu</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_n_003-2026_-_janeiro_branco_-_alex_valentin.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_n_003-2026_-_janeiro_branco_-_alex_valentin.docx</t>
   </si>
   <si>
     <t>Institui o “Janeiro Branco” como Campanha de Conscientização sobre Saúde Mental e Bem-Estar Emocional e o inclui no Calendário Oficial de Eventos do Município de Sabáudia – Paraná.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_n_004-2026_-_caps_-_alex_valentin.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_n_004-2026_-_caps_-_alex_valentin.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Saúde Mental e Bem-Estar Emocional no Município de Sabáudia – Paraná.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>Zezinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/915/projeto_05.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/915/projeto_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de clomunicação e solicitação de baixa de inscrição no INCRA quando o imóvel tiver sua matricula alterada da categoria rural para urbana</t>
   </si>
   <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/939/06.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Sabáudia, a Sessão Solene Azul, a ser reealizada anualmente no dia 02 de abril, em alusão o Dia Mundial de Conscietização do autismo</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/959/projeto_de_lei__07_diaria_2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as viagens oficiais e a concessão de diárias aos vereadores e serviodres do Poder legislativo Municipal e dá outras povidências</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/947/projeto_de_resolucao_001-2026_-_andre.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Sabáudia, a Sessão Solene azul, a ser realizada anualmentee no dia 02 de abril, eam alusão ao Dia Mundial de Conscientização do Autismo</t>
+  </si>
+  <si>
     <t>921</t>
   </si>
   <si>
     <t>Prepr</t>
   </si>
   <si>
     <t>Pré Projeto</t>
   </si>
   <si>
     <t>Ricardinho Manoeira, André Motorista, Rodrigo Trava Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/921/01_lixeiras.docx</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/921/01_lixeiras.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização das lixeiras instaladas em lgradouros e pontos estratégicos no Município de Sabáudia</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Zezinho, Israel, Professor Alex</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/923/02__incra.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/923/02__incra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comunicação e solicitação de baixa isncrição no Cadastro de imóveis Rurais (CCIR/INCRA), quando o imóvel tiver sua matricula alterada da categoria rural para urbana, e dá outras providências.</t>
   </si>
   <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>André Motorista, Cidinei Pedreiro, Israel, Xandu</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/934/03.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Calçadas Acessíveis, meio fio e Arborização Urbana (PROMACA), cria o fundo Municipal de Calçadas e Arborização (FMCA) e estabelece diretrizes para a acessibilidade universal no Município de Sabáudia</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>Cidinei Pedreiro, André Motorista, Israel, Xandu</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/935/04.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação do programa Municipal de Monitoramento de Glicose por sensores (Glicemia sem picada) para pacientes com diabetes Mellitus Tipo 1 no Município de Sabáudia, e dá outras providências</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/942/05.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo municipal a conceder premiação em pecúnia para eventos esportivos e culturais, regulamenta a prestação de contas e estabelece o uso dos fundos municipais de cultura e esporte como fonte de recurso</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/943/pre_projeto_06.pdf</t>
+  </si>
+  <si>
+    <t>Auoriza o Poder Executivo a instituir o Parque Infantil Sensorial Inclusivo no Município de Sabáudia e dá outras providências</t>
+  </si>
+  <si>
     <t>924</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/924/01_informacoes_roubo_de_veiculo.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/924/01_informacoes_roubo_de_veiculo.pdf</t>
   </si>
   <si>
     <t>Informações sobre o roubo de veiculo pertecente a Secretaria de Assistência Social</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/928/02.pdf</t>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/928/02.pdf</t>
   </si>
   <si>
     <t>Informações técnicas e cópia de matrícula referente à área situada aos fundos do CMEI Pequeno Polegar, visando a viabilidade de ampliação da unidade escolar.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>Israel, Paulo Sérgio, Professor Alex</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/952/03.pdf</t>
+  </si>
+  <si>
+    <t>Informação sobre carros abandonados no jardim Santa Clara</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/955/0258.pdf</t>
+  </si>
+  <si>
+    <t>Promova a inclusão da categoria de Instrutor de libras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -633,68 +1005,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005-2026_-_israel_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/920/006_corrimao_no_ubs_antonio_valerio.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/925/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/926/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/927/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/922/decreto_001-_mulher_destaque_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_n_003-2026_-_janeiro_branco_-_alex_valentin.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_n_004-2026_-_caps_-_alex_valentin.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/915/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/921/01_lixeiras.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/923/02__incra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/924/01_informacoes_roubo_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/928/02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_002-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao_003-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_004-2026_-_israel.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_005-2026_-_israel_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/920/006_corrimao_no_ubs_antonio_valerio.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/925/007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/926/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/927/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/936/010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/937/012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/938/013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/930/014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/931/015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/932/016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/933/017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/940/018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/944/019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/948/021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/949/022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/950/023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/951/024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/956/026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/958/indicacao_027-2026_-_jose.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/954/mocao_de_aplausos_-_n001-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/922/decreto_001-_mulher_destaque_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/941/projeto_de_decreto_02_-_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/929/03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/946/decreto_n_004-2026_-_premio_mulher_destaque_simone_caburon_-_xandu.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/953/projeto_de_decreto_n_005-2026_-_titulo_de_cidadao_honorario_ao_senhor_ailton_batista_dos_santos_-.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_decreto_n_006-2026_-titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/912/projeto_de_lei_n_003-2026_-_janeiro_branco_-_alex_valentin.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_n_004-2026_-_caps_-_alex_valentin.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/915/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/939/06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/959/projeto_de_lei__07_diaria_2026.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/947/projeto_de_resolucao_001-2026_-_andre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/921/01_lixeiras.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/923/02__incra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/934/03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/935/04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/942/05.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/943/pre_projeto_06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/924/01_informacoes_roubo_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/928/02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/952/03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabaudia.pr.leg.br/media/sapl/public/materialegislativa/2026/955/0258.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -922,296 +1294,1133 @@
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>76</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H17" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>71</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>103</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>112</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>71</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>124</v>
+      </c>
+      <c r="E27" t="s">
+        <v>125</v>
+      </c>
+      <c r="F27" t="s">
+        <v>103</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H27" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" t="s">
+        <v>131</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H28" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>17</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="D29" t="s">
+        <v>129</v>
+      </c>
+      <c r="E29" t="s">
+        <v>130</v>
+      </c>
+      <c r="F29" t="s">
+        <v>66</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
+        <v>129</v>
+      </c>
+      <c r="E30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H30" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>103</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H31" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" t="s">
+        <v>148</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>152</v>
+      </c>
+      <c r="E34" t="s">
+        <v>153</v>
+      </c>
+      <c r="F34" t="s">
+        <v>154</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>152</v>
+      </c>
+      <c r="E35" t="s">
+        <v>153</v>
+      </c>
+      <c r="F35" t="s">
+        <v>157</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" t="s">
+        <v>152</v>
+      </c>
+      <c r="E36" t="s">
+        <v>153</v>
+      </c>
+      <c r="F36" t="s">
+        <v>157</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E37" t="s">
+        <v>153</v>
+      </c>
+      <c r="F37" t="s">
         <v>86</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" t="s">
+        <v>152</v>
+      </c>
+      <c r="E38" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" t="s">
+        <v>66</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" t="s">
+        <v>152</v>
+      </c>
+      <c r="E39" t="s">
+        <v>153</v>
+      </c>
+      <c r="F39" t="s">
+        <v>66</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>173</v>
+      </c>
+      <c r="E40" t="s">
+        <v>174</v>
+      </c>
+      <c r="F40" t="s">
+        <v>66</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>178</v>
+      </c>
+      <c r="E41" t="s">
+        <v>179</v>
+      </c>
+      <c r="F41" t="s">
+        <v>180</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H41" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>183</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>178</v>
+      </c>
+      <c r="E42" t="s">
+        <v>179</v>
+      </c>
+      <c r="F42" t="s">
+        <v>184</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>22</v>
+      </c>
+      <c r="D43" t="s">
+        <v>178</v>
+      </c>
+      <c r="E43" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" t="s">
+        <v>188</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>192</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>30</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>66</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" t="s">
+        <v>178</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
+      </c>
+      <c r="F46" t="s">
+        <v>66</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>202</v>
+      </c>
+      <c r="E47" t="s">
+        <v>203</v>
+      </c>
+      <c r="F47" t="s">
         <v>49</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>202</v>
+      </c>
+      <c r="E48" t="s">
+        <v>203</v>
+      </c>
+      <c r="F48" t="s">
+        <v>49</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" t="s">
+        <v>202</v>
+      </c>
+      <c r="E49" t="s">
+        <v>203</v>
+      </c>
+      <c r="F49" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" t="s">
+        <v>203</v>
+      </c>
+      <c r="F50" t="s">
+        <v>71</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>